--- v0 (2026-06-22)
+++ v1 (2026-08-07)
@@ -22,51 +22,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Politica Națională a Arhitecturii — Standardul Baukultur România</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Propunere independentă: cei 7 piloni ai unei politici pe măsura mizei, cu fiecare obiecție clasică închisă prin mecanism, nu prin promisiune, aliniată Davos 2018 și New European Bauhaus</w:t>
+        <w:t xml:space="preserve">Propunere independentă: cei 7 piloni ai unei politici naționale, cu fiecare obiecție clasică închisă prin mecanism, nu prin promisiune, aliniată Davos 2018 și New European Bauhaus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Prototip independent · în consultare publică</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="999999" w:sz="4" w:space="6"/>
         </w:pBdr>
         <w:spacing w:after="240" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="666666"/>
@@ -186,51 +186,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">interes public</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
         </w:rPr>
         <w:t xml:space="preserve"> și își asumă responsabilitatea de a o asigura — nu doar de a reglementa procedura de autorizare.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
         </w:rPr>
-        <w:t xml:space="preserve">Este măsura cu cel mai mic cost și cea mai mare pârghie: o singură clauză care legitimează toate celelalte mecanisme.</w:t>
+        <w:t xml:space="preserve">Este măsura cu cel mai mic cost și cel mai mare efect: o singură clauză care legitimează toate celelalte mecanisme.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pilonul 2 — Rubrica de calitate (Davos-8) cu efect obligatoriu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
         </w:rPr>
         <w:t xml:space="preserve">Se adoptă cele </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -340,51 +340,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">protecție statutară la numire și la demitere</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
         </w:rPr>
         <w:t xml:space="preserve">, reguli explicite de conflict de interese, rapoarte și jurii publicate implicit. Arhitectul-șef </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">sfătuiește</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
         </w:rPr>
-        <w:t xml:space="preserve"> guvernul și clienții publici — nu refuză niciodată o autorizație.</w:t>
+        <w:t xml:space="preserve"> guvernul și clienții publici; nu are putere de veto și nu poate bloca o autorizație.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pilonul 4 — Apelul Deschis — concurs pe calitate, gratuit pentru clientul public</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
         </w:rPr>
         <w:t xml:space="preserve">Se înființează un </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -704,51 +704,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">prezentat oficial Parlamentului</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
         </w:rPr>
         <w:t xml:space="preserve"> cu răspuns guvernamental și dezbatere.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
         </w:rPr>
-        <w:t xml:space="preserve">Raportul transformă o politică „soft" într-o buclă de control politic și face </w:t>
+        <w:t xml:space="preserve">Raportul transformă o politică de principiu într-o buclă de control politic și face </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">retragerea tăcută a finanțării vizibilă și costisitoare</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
         </w:rPr>
         <w:t xml:space="preserve">. El poartă și indicatorii publici de performanță.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Finanțare și guvernanță — Finanțare anti-fragilă și guvernanță anti-captură</w:t>
       </w:r>
     </w:p>
@@ -933,112 +933,294 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Faza 3 (anul 3+):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
         </w:rPr>
         <w:t xml:space="preserve"> primul raport bienal; iterație din datele proprii.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Indicatori publici (KPI):</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> semnătura arhitectului rămâne punctul de răspundere legală; AI accelerează soluția corectă și acoperă deficitul de capacitate; competențele profesionale se actualizează cu orchestrare-AI și carbon pe ciclu de viață, astfel încât valoarea adăugată să rămână în profesie; AI din achiziții publice este transparent și auditabil.</w:t>
+        <w:t xml:space="preserve">Indicatori publici de performanță:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> acoperirea cu consiliere gratuită; % din comenzile publice pe calitate vs preț minim; zile adăugate de pasul de calitate (țintă: zero sau negativ); scorurile Davos-8 în timp; ponderea reabilitării fondului construit existent; percepția populației; rata de diversificare a finanțării.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">AI cooperant — control uman semnificativ, nu „niciodată":</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> politica nu interzice instrumentul și nu se preface că AI nu va genera și verifica, în curând, proiecte întregi. Tratează scenariul cap-coadă printr-o scară de capabilitate: (A) instrument liber pentru variante, simulări și parcurgerea reglementărilor; (B) verificare umană obligatorie și motivată pentru conformitate, încadrare urbanistică și soluții tehnice; (C) judecată umană nedelegabilă pentru siguranța la foc și structurală, potrivirea cu locul și semnătura finală. Răspunderea și asigurarea rămân la o persoană fizică (Legea 184/2001); supravegherea umană trebuie să fie demonstrabilă, nu doar declarată (Regulamentul UE privind inteligența artificială, art. 14); AI din achizițiile publice rămâne transparent și auditabil, fără cutie neagră; regulile se reevaluează bienal. Arhitectul rămâne operatorul certificat al AI în mediul construit — nu un terț care ocolește breasla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Modelul de adoptare:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
         </w:rPr>
         <w:t xml:space="preserve"> document strategic aprobat de guvern, cu </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">măsuri, garanți și termene</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
         </w:rPr>
         <w:t xml:space="preserve"> (modelul ceh PASK) — nu un document declarativ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Drumul spre adoptare — De la idee la politică de stat — pașii fezabili</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ținta realistă: politică asumată de stat prin hotărâre de guvern în 18–24 de luni — fără să așteptăm o lege.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Baza (pașii 0–2) o punem în acest an, indiferent de calendarul politic. Pașii nu sunt strict secvențiali: cei care depind doar de noi pornesc în paralel, imediat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pasul 0 — Luna 0–3 (acum, prin OAR).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Documentul în format de politică publică (măsuri, garant, termen), rubrica Davos-8 și primele concursuri-dovadă. *Sub controlul nostru.*</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pasul 1 — Luna 0–6, în paralel.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Standardul intră în concursurile și avizările Ordinului; ghidul „calitate-preț" pe Legea 98/2016 (concursul de soluții, art. 105–110). *Fără să cerem voie.*</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pasul 2 — Luna 3–12, în paralel.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pilot măsurat în Transilvania: concursuri reale + consiliere gratuită pentru primării mici, cu cifre. Nu așteptăm finalul pilotului ca să cerem pasul politic. *Variabila: un client public dispus.*</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pasul 3 — Luna 6–12.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Memorandum guvernamental: mandatează ministerul de resort să elaboreze politica. Angajează politic, nu juridic; cost zero. Se cere în paralel cu pilotul. *Prima variabilă politică.*</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pasul 4 — Luna 12–24: adoptarea reală.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Politica asumată prin hotărâre de guvern (procedura HG 775/2005, modelul ceh), cu măsuri, garanți și termene. Aici se adoptă efectiv — fără ciclu parlamentar. O HG asumă viziunea și standardul pentru investițiile de stat; nu poate, fără lege, obliga primăriile sau institui taxe. *Pragul-cheie, cel mai rapid „da" real.*</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pasul 5 — după adoptare (an 2+).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Legea consolidează ce trebuie să reziste unui guvern ostil: protecția arhitectului-șef, finanțarea pe surse multiple (taxă prin lege — art. 139 din Constituție), raportul bienal. Nu blochează adoptarea; o întărește ulterior.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fereastra forțează ritmul:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Codul amenajării teritoriului intră în vigoare în 2026, iar normele lui de aplicare se scriu acum — acolo ne grefăm cât sunt deschise. De aceea pașii 0–3 se pornesc în paralel, în acest an.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*Onest, fără idealism: pașii 0–2 depind doar de noi; 3–4 depind de voință politică; legea e lentă — de aceea ținta de adoptare e hotărârea de guvern, nu legea.*</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>