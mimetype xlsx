--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -6332,7016 +6332,7016 @@
       <c r="B2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C2" t="s">
         <v>13</v>
       </c>
       <c r="D2" t="s">
         <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>15</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>18</v>
       </c>
       <c r="I2">
         <v>2</v>
       </c>
       <c r="J2">
-        <v>82</v>
+        <v>373</v>
       </c>
       <c r="K2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>20</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>23</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
-        <v>64</v>
+        <v>329</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>29</v>
       </c>
       <c r="I4">
         <v>0</v>
       </c>
       <c r="J4">
-        <v>59</v>
+        <v>188</v>
       </c>
       <c r="K4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>33</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>34</v>
       </c>
       <c r="I5">
         <v>1</v>
       </c>
       <c r="J5">
-        <v>39</v>
+        <v>324</v>
       </c>
       <c r="K5" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>38</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H6" s="1" t="s">
         <v>39</v>
       </c>
       <c r="I6">
         <v>0</v>
       </c>
       <c r="J6">
-        <v>39</v>
+        <v>209</v>
       </c>
       <c r="K6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C7" t="s">
         <v>13</v>
       </c>
       <c r="D7" t="s">
         <v>14</v>
       </c>
       <c r="E7" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>43</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>44</v>
       </c>
       <c r="I7">
         <v>0</v>
       </c>
       <c r="J7">
-        <v>41</v>
+        <v>216</v>
       </c>
       <c r="K7" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C8" t="s">
         <v>13</v>
       </c>
       <c r="D8" t="s">
         <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>48</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H8" s="1" t="s">
         <v>49</v>
       </c>
       <c r="I8">
         <v>1</v>
       </c>
       <c r="J8">
-        <v>71</v>
+        <v>316</v>
       </c>
       <c r="K8" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>51</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C9" t="s">
         <v>13</v>
       </c>
       <c r="D9" t="s">
         <v>14</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>53</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H9" s="1" t="s">
         <v>54</v>
       </c>
       <c r="I9">
         <v>5</v>
       </c>
       <c r="J9">
-        <v>112</v>
+        <v>517</v>
       </c>
       <c r="K9" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>56</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C10" t="s">
         <v>13</v>
       </c>
       <c r="D10" t="s">
         <v>14</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H10" s="1" t="s">
         <v>59</v>
       </c>
       <c r="I10">
         <v>1</v>
       </c>
       <c r="J10">
-        <v>55</v>
+        <v>250</v>
       </c>
       <c r="K10" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="11" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C11" t="s">
         <v>13</v>
       </c>
       <c r="D11" t="s">
         <v>14</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>63</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H11" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I11">
         <v>0</v>
       </c>
       <c r="J11">
-        <v>61</v>
+        <v>330</v>
       </c>
       <c r="K11" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="12" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C12" t="s">
         <v>13</v>
       </c>
       <c r="D12" t="s">
         <v>14</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>68</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H12" s="1" t="s">
         <v>69</v>
       </c>
       <c r="I12">
         <v>2</v>
       </c>
       <c r="J12">
-        <v>99</v>
+        <v>400</v>
       </c>
       <c r="K12" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>71</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C13" t="s">
         <v>13</v>
       </c>
       <c r="D13" t="s">
         <v>14</v>
       </c>
       <c r="E13" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H13" s="1" t="s">
         <v>74</v>
       </c>
       <c r="I13">
         <v>0</v>
       </c>
       <c r="J13">
-        <v>42</v>
+        <v>195</v>
       </c>
       <c r="K13" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>76</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>77</v>
       </c>
       <c r="C14" t="s">
         <v>13</v>
       </c>
       <c r="D14" t="s">
         <v>14</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>78</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H14" s="1" t="s">
         <v>79</v>
       </c>
       <c r="I14">
         <v>0</v>
       </c>
       <c r="J14">
-        <v>54</v>
+        <v>164</v>
       </c>
       <c r="K14" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="15" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>81</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C15" t="s">
         <v>13</v>
       </c>
       <c r="D15" t="s">
         <v>14</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>83</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H15" s="1" t="s">
         <v>84</v>
       </c>
       <c r="I15">
         <v>1</v>
       </c>
       <c r="J15">
-        <v>40</v>
+        <v>220</v>
       </c>
       <c r="K15" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="16" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>86</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>87</v>
       </c>
       <c r="C16" t="s">
         <v>13</v>
       </c>
       <c r="D16" t="s">
         <v>14</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>88</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H16" s="1" t="s">
         <v>89</v>
       </c>
       <c r="I16">
         <v>0</v>
       </c>
       <c r="J16">
-        <v>46</v>
+        <v>202</v>
       </c>
       <c r="K16" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="17" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>91</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>92</v>
       </c>
       <c r="C17" t="s">
         <v>13</v>
       </c>
       <c r="D17" t="s">
         <v>14</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>93</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>94</v>
       </c>
       <c r="H17" s="1" t="s">
         <v>95</v>
       </c>
       <c r="I17">
         <v>0</v>
       </c>
       <c r="J17">
-        <v>41</v>
+        <v>155</v>
       </c>
       <c r="K17" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="18" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>97</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>98</v>
       </c>
       <c r="C18" t="s">
         <v>13</v>
       </c>
       <c r="D18" t="s">
         <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>99</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H18" s="1" t="s">
         <v>100</v>
       </c>
       <c r="I18">
         <v>0</v>
       </c>
       <c r="J18">
-        <v>42</v>
+        <v>188</v>
       </c>
       <c r="K18" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="19" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>102</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>103</v>
       </c>
       <c r="C19" t="s">
         <v>13</v>
       </c>
       <c r="D19" t="s">
         <v>14</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>104</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>105</v>
       </c>
       <c r="I19">
         <v>0</v>
       </c>
       <c r="J19">
-        <v>46</v>
+        <v>258</v>
       </c>
       <c r="K19" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="20" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>107</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>108</v>
       </c>
       <c r="C20" t="s">
         <v>13</v>
       </c>
       <c r="D20" t="s">
         <v>14</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>109</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H20" s="1" t="s">
         <v>110</v>
       </c>
       <c r="I20">
         <v>4</v>
       </c>
       <c r="J20">
-        <v>87</v>
+        <v>229</v>
       </c>
       <c r="K20" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="21" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>112</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>113</v>
       </c>
       <c r="C21" t="s">
         <v>13</v>
       </c>
       <c r="D21" t="s">
         <v>14</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>114</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H21" s="1" t="s">
         <v>115</v>
       </c>
       <c r="I21">
         <v>0</v>
       </c>
       <c r="J21">
-        <v>79</v>
+        <v>359</v>
       </c>
       <c r="K21" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>117</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>118</v>
       </c>
       <c r="C22" t="s">
         <v>13</v>
       </c>
       <c r="D22" t="s">
         <v>14</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>119</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H22" s="1" t="s">
         <v>120</v>
       </c>
       <c r="I22">
         <v>0</v>
       </c>
       <c r="J22">
-        <v>61</v>
+        <v>289</v>
       </c>
       <c r="K22" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="23" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>122</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>123</v>
       </c>
       <c r="C23" t="s">
         <v>13</v>
       </c>
       <c r="D23" t="s">
         <v>14</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>124</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H23" s="1" t="s">
         <v>125</v>
       </c>
       <c r="I23">
         <v>0</v>
       </c>
       <c r="J23">
-        <v>51</v>
+        <v>287</v>
       </c>
       <c r="K23" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="24" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>127</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>128</v>
       </c>
       <c r="C24" t="s">
         <v>13</v>
       </c>
       <c r="D24" t="s">
         <v>14</v>
       </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>129</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H24" s="1" t="s">
         <v>130</v>
       </c>
       <c r="I24">
         <v>2</v>
       </c>
       <c r="J24">
-        <v>94</v>
+        <v>281</v>
       </c>
       <c r="K24" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>132</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>133</v>
       </c>
       <c r="C25" t="s">
         <v>13</v>
       </c>
       <c r="D25" t="s">
         <v>14</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>134</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H25" s="1" t="s">
         <v>135</v>
       </c>
       <c r="I25">
         <v>0</v>
       </c>
       <c r="J25">
-        <v>67</v>
+        <v>188</v>
       </c>
       <c r="K25" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>137</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>138</v>
       </c>
       <c r="C26" t="s">
         <v>13</v>
       </c>
       <c r="D26" t="s">
         <v>14</v>
       </c>
       <c r="E26" t="s">
         <v>32</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>139</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H26" s="1" t="s">
         <v>140</v>
       </c>
       <c r="I26">
         <v>1</v>
       </c>
       <c r="J26">
-        <v>92</v>
+        <v>257</v>
       </c>
       <c r="K26" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="27" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>142</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>143</v>
       </c>
       <c r="C27" t="s">
         <v>13</v>
       </c>
       <c r="D27" t="s">
         <v>14</v>
       </c>
       <c r="E27" t="s">
         <v>32</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>144</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H27" s="1" t="s">
         <v>145</v>
       </c>
       <c r="I27">
         <v>0</v>
       </c>
       <c r="J27">
-        <v>76</v>
+        <v>206</v>
       </c>
       <c r="K27" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="28" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>147</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>148</v>
       </c>
       <c r="C28" t="s">
         <v>13</v>
       </c>
       <c r="D28" t="s">
         <v>14</v>
       </c>
       <c r="E28" t="s">
         <v>32</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>149</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H28" s="1" t="s">
         <v>150</v>
       </c>
       <c r="I28">
         <v>0</v>
       </c>
       <c r="J28">
-        <v>47</v>
+        <v>237</v>
       </c>
       <c r="K28" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="29" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>152</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>153</v>
       </c>
       <c r="C29" t="s">
         <v>13</v>
       </c>
       <c r="D29" t="s">
         <v>14</v>
       </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>154</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H29" s="1" t="s">
         <v>155</v>
       </c>
       <c r="I29">
         <v>4</v>
       </c>
       <c r="J29">
-        <v>67</v>
+        <v>386</v>
       </c>
       <c r="K29" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="30" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>157</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>158</v>
       </c>
       <c r="C30" t="s">
         <v>13</v>
       </c>
       <c r="D30" t="s">
         <v>14</v>
       </c>
       <c r="E30" t="s">
         <v>15</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>159</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H30" s="1" t="s">
         <v>160</v>
       </c>
       <c r="I30">
         <v>0</v>
       </c>
       <c r="J30">
-        <v>268</v>
+        <v>1014</v>
       </c>
       <c r="K30" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="31" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>162</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>163</v>
       </c>
       <c r="C31" t="s">
         <v>13</v>
       </c>
       <c r="D31" t="s">
         <v>14</v>
       </c>
       <c r="E31" t="s">
         <v>15</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>164</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H31" s="1" t="s">
         <v>165</v>
       </c>
       <c r="I31">
         <v>1</v>
       </c>
       <c r="J31">
-        <v>135</v>
+        <v>543</v>
       </c>
       <c r="K31" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="32" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>167</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C32" t="s">
         <v>13</v>
       </c>
       <c r="D32" t="s">
         <v>14</v>
       </c>
       <c r="E32" t="s">
         <v>15</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>168</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H32" s="1" t="s">
         <v>169</v>
       </c>
       <c r="I32">
         <v>0</v>
       </c>
       <c r="J32">
-        <v>37</v>
+        <v>210</v>
       </c>
       <c r="K32" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="33" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>171</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>172</v>
       </c>
       <c r="C33" t="s">
         <v>13</v>
       </c>
       <c r="D33" t="s">
         <v>14</v>
       </c>
       <c r="E33" t="s">
         <v>15</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>173</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H33" s="1" t="s">
         <v>174</v>
       </c>
       <c r="I33">
         <v>0</v>
       </c>
       <c r="J33">
-        <v>37</v>
+        <v>227</v>
       </c>
       <c r="K33" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="34" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>176</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>177</v>
       </c>
       <c r="C34" t="s">
         <v>13</v>
       </c>
       <c r="D34" t="s">
         <v>14</v>
       </c>
       <c r="E34" t="s">
         <v>15</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>178</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H34" s="1" t="s">
         <v>179</v>
       </c>
       <c r="I34">
         <v>0</v>
       </c>
       <c r="J34">
-        <v>36</v>
+        <v>227</v>
       </c>
       <c r="K34" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="35" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>181</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>182</v>
       </c>
       <c r="C35" t="s">
         <v>13</v>
       </c>
       <c r="D35" t="s">
         <v>183</v>
       </c>
       <c r="E35" t="s">
         <v>32</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>184</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H35" s="1" t="s">
         <v>185</v>
       </c>
       <c r="I35">
         <v>2</v>
       </c>
       <c r="J35">
-        <v>87</v>
+        <v>254</v>
       </c>
       <c r="K35" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="36" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>187</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>188</v>
       </c>
       <c r="C36" t="s">
         <v>13</v>
       </c>
       <c r="D36" t="s">
         <v>183</v>
       </c>
       <c r="E36" t="s">
         <v>15</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>189</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H36" s="1" t="s">
         <v>190</v>
       </c>
       <c r="I36">
         <v>0</v>
       </c>
       <c r="J36">
-        <v>45</v>
+        <v>262</v>
       </c>
       <c r="K36" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="37" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>192</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>193</v>
       </c>
       <c r="C37" t="s">
         <v>13</v>
       </c>
       <c r="D37" t="s">
         <v>183</v>
       </c>
       <c r="E37" t="s">
         <v>32</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>194</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H37" s="1" t="s">
         <v>195</v>
       </c>
       <c r="I37">
         <v>0</v>
       </c>
       <c r="J37">
-        <v>36</v>
+        <v>245</v>
       </c>
       <c r="K37" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="38" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>197</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>198</v>
       </c>
       <c r="C38" t="s">
         <v>13</v>
       </c>
       <c r="D38" t="s">
         <v>183</v>
       </c>
       <c r="E38" t="s">
         <v>32</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>199</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H38" s="1" t="s">
         <v>200</v>
       </c>
       <c r="I38">
         <v>0</v>
       </c>
       <c r="J38">
-        <v>49</v>
+        <v>360</v>
       </c>
       <c r="K38" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="39" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
         <v>202</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C39" t="s">
         <v>13</v>
       </c>
       <c r="D39" t="s">
         <v>183</v>
       </c>
       <c r="E39" t="s">
         <v>15</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>203</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H39" s="1" t="s">
         <v>204</v>
       </c>
       <c r="I39">
         <v>0</v>
       </c>
       <c r="J39">
-        <v>48</v>
+        <v>254</v>
       </c>
       <c r="K39" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="40" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>206</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>207</v>
       </c>
       <c r="C40" t="s">
         <v>13</v>
       </c>
       <c r="D40" t="s">
         <v>183</v>
       </c>
       <c r="E40" t="s">
         <v>15</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>208</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H40" s="1" t="s">
         <v>209</v>
       </c>
       <c r="I40">
         <v>0</v>
       </c>
       <c r="J40">
-        <v>41</v>
+        <v>140</v>
       </c>
       <c r="K40" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="41" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>211</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>212</v>
       </c>
       <c r="C41" t="s">
         <v>13</v>
       </c>
       <c r="D41" t="s">
         <v>183</v>
       </c>
       <c r="E41" t="s">
         <v>32</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>213</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H41" s="1" t="s">
         <v>214</v>
       </c>
       <c r="I41">
         <v>0</v>
       </c>
       <c r="J41">
-        <v>103</v>
+        <v>423</v>
       </c>
       <c r="K41" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="42" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>216</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>217</v>
       </c>
       <c r="C42" t="s">
         <v>13</v>
       </c>
       <c r="D42" t="s">
         <v>183</v>
       </c>
       <c r="E42" t="s">
         <v>15</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>218</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H42" s="1" t="s">
         <v>219</v>
       </c>
       <c r="I42">
         <v>0</v>
       </c>
       <c r="J42">
-        <v>58</v>
+        <v>223</v>
       </c>
       <c r="K42" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="43" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
         <v>221</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>222</v>
       </c>
       <c r="C43" t="s">
         <v>13</v>
       </c>
       <c r="D43" t="s">
         <v>183</v>
       </c>
       <c r="E43" t="s">
         <v>32</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>223</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H43" s="1" t="s">
         <v>224</v>
       </c>
       <c r="I43">
         <v>2</v>
       </c>
       <c r="J43">
-        <v>60</v>
+        <v>243</v>
       </c>
       <c r="K43" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="44" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>226</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>227</v>
       </c>
       <c r="C44" t="s">
         <v>228</v>
       </c>
       <c r="D44" t="s">
         <v>14</v>
       </c>
       <c r="E44" t="s">
         <v>15</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>229</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H44" s="1" t="s">
         <v>230</v>
       </c>
       <c r="I44">
         <v>0</v>
       </c>
       <c r="J44">
-        <v>52</v>
+        <v>260</v>
       </c>
       <c r="K44" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="45" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>232</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>233</v>
       </c>
       <c r="C45" t="s">
         <v>228</v>
       </c>
       <c r="D45" t="s">
         <v>14</v>
       </c>
       <c r="E45" t="s">
         <v>15</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>234</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H45" s="1" t="s">
         <v>235</v>
       </c>
       <c r="I45">
         <v>1</v>
       </c>
       <c r="J45">
-        <v>67</v>
+        <v>229</v>
       </c>
       <c r="K45" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="46" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>237</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>238</v>
       </c>
       <c r="C46" t="s">
         <v>228</v>
       </c>
       <c r="D46" t="s">
         <v>14</v>
       </c>
       <c r="E46" t="s">
         <v>15</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>239</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H46" s="1" t="s">
         <v>240</v>
       </c>
       <c r="I46">
         <v>1</v>
       </c>
       <c r="J46">
-        <v>72</v>
+        <v>329</v>
       </c>
       <c r="K46" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="47" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>242</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>243</v>
       </c>
       <c r="C47" t="s">
         <v>228</v>
       </c>
       <c r="D47" t="s">
         <v>14</v>
       </c>
       <c r="E47" t="s">
         <v>15</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>244</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H47" s="1" t="s">
         <v>245</v>
       </c>
       <c r="I47">
         <v>2</v>
       </c>
       <c r="J47">
-        <v>108</v>
+        <v>348</v>
       </c>
       <c r="K47" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="48" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>247</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>248</v>
       </c>
       <c r="C48" t="s">
         <v>228</v>
       </c>
       <c r="D48" t="s">
         <v>14</v>
       </c>
       <c r="E48" t="s">
         <v>15</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>249</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H48" s="1" t="s">
         <v>250</v>
       </c>
       <c r="I48">
         <v>5</v>
       </c>
       <c r="J48">
-        <v>93</v>
+        <v>285</v>
       </c>
       <c r="K48" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="49" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>252</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>253</v>
       </c>
       <c r="C49" t="s">
         <v>228</v>
       </c>
       <c r="D49" t="s">
         <v>14</v>
       </c>
       <c r="E49" t="s">
         <v>15</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>254</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H49" s="1" t="s">
         <v>255</v>
       </c>
       <c r="I49">
         <v>2</v>
       </c>
       <c r="J49">
-        <v>71</v>
+        <v>295</v>
       </c>
       <c r="K49" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="50" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
         <v>257</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>258</v>
       </c>
       <c r="C50" t="s">
         <v>228</v>
       </c>
       <c r="D50" t="s">
         <v>14</v>
       </c>
       <c r="E50" t="s">
         <v>15</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>259</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H50" s="1" t="s">
         <v>260</v>
       </c>
       <c r="I50">
         <v>0</v>
       </c>
       <c r="J50">
-        <v>68</v>
+        <v>235</v>
       </c>
       <c r="K50" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="51" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
         <v>262</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>263</v>
       </c>
       <c r="C51" t="s">
         <v>228</v>
       </c>
       <c r="D51" t="s">
         <v>14</v>
       </c>
       <c r="E51" t="s">
         <v>32</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>264</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>94</v>
       </c>
       <c r="H51" s="1" t="s">
         <v>265</v>
       </c>
       <c r="I51">
         <v>2</v>
       </c>
       <c r="J51">
-        <v>51</v>
+        <v>320</v>
       </c>
       <c r="K51" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="52" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
         <v>267</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>268</v>
       </c>
       <c r="C52" t="s">
         <v>228</v>
       </c>
       <c r="D52" t="s">
         <v>14</v>
       </c>
       <c r="E52" t="s">
         <v>15</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>269</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H52" s="1" t="s">
         <v>270</v>
       </c>
       <c r="I52">
         <v>1</v>
       </c>
       <c r="J52">
-        <v>63</v>
+        <v>324</v>
       </c>
       <c r="K52" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="53" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
         <v>272</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>273</v>
       </c>
       <c r="C53" t="s">
         <v>228</v>
       </c>
       <c r="D53" t="s">
         <v>14</v>
       </c>
       <c r="E53" t="s">
         <v>15</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>274</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H53" s="1" t="s">
         <v>275</v>
       </c>
       <c r="I53">
         <v>0</v>
       </c>
       <c r="J53">
-        <v>44</v>
+        <v>139</v>
       </c>
       <c r="K53" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="54" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
         <v>277</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>278</v>
       </c>
       <c r="C54" t="s">
         <v>228</v>
       </c>
       <c r="D54" t="s">
         <v>14</v>
       </c>
       <c r="E54" t="s">
         <v>15</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>279</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H54" s="1" t="s">
         <v>280</v>
       </c>
       <c r="I54">
         <v>1</v>
       </c>
       <c r="J54">
-        <v>57</v>
+        <v>272</v>
       </c>
       <c r="K54" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="55" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
         <v>282</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>283</v>
       </c>
       <c r="C55" t="s">
         <v>228</v>
       </c>
       <c r="D55" t="s">
         <v>14</v>
       </c>
       <c r="E55" t="s">
         <v>32</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>284</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H55" s="1" t="s">
         <v>285</v>
       </c>
       <c r="I55">
         <v>0</v>
       </c>
       <c r="J55">
-        <v>63</v>
+        <v>285</v>
       </c>
       <c r="K55" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="56" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
         <v>287</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>288</v>
       </c>
       <c r="C56" t="s">
         <v>228</v>
       </c>
       <c r="D56" t="s">
         <v>14</v>
       </c>
       <c r="E56" t="s">
         <v>15</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>289</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H56" s="1" t="s">
         <v>290</v>
       </c>
       <c r="I56">
         <v>0</v>
       </c>
       <c r="J56">
-        <v>48</v>
+        <v>182</v>
       </c>
       <c r="K56" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="57" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
         <v>292</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>293</v>
       </c>
       <c r="C57" t="s">
         <v>228</v>
       </c>
       <c r="D57" t="s">
         <v>14</v>
       </c>
       <c r="E57" t="s">
         <v>15</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>294</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H57" s="1" t="s">
         <v>295</v>
       </c>
       <c r="I57">
         <v>0</v>
       </c>
       <c r="J57">
-        <v>43</v>
+        <v>152</v>
       </c>
       <c r="K57" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="58" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
         <v>297</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>298</v>
       </c>
       <c r="C58" t="s">
         <v>228</v>
       </c>
       <c r="D58" t="s">
         <v>14</v>
       </c>
       <c r="E58" t="s">
         <v>15</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>299</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H58" s="1" t="s">
         <v>300</v>
       </c>
       <c r="I58">
         <v>1</v>
       </c>
       <c r="J58">
-        <v>41</v>
+        <v>246</v>
       </c>
       <c r="K58" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="59" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
         <v>302</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>303</v>
       </c>
       <c r="C59" t="s">
         <v>228</v>
       </c>
       <c r="D59" t="s">
         <v>14</v>
       </c>
       <c r="E59" t="s">
         <v>15</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>304</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H59" s="1" t="s">
         <v>305</v>
       </c>
       <c r="I59">
         <v>0</v>
       </c>
       <c r="J59">
-        <v>57</v>
+        <v>168</v>
       </c>
       <c r="K59" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="60" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
         <v>307</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>308</v>
       </c>
       <c r="C60" t="s">
         <v>228</v>
       </c>
       <c r="D60" t="s">
         <v>14</v>
       </c>
       <c r="E60" t="s">
         <v>32</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>309</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H60" s="1" t="s">
         <v>310</v>
       </c>
       <c r="I60">
         <v>0</v>
       </c>
       <c r="J60">
-        <v>47</v>
+        <v>225</v>
       </c>
       <c r="K60" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="61" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
         <v>312</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C61" t="s">
         <v>228</v>
       </c>
       <c r="D61" t="s">
         <v>14</v>
       </c>
       <c r="E61" t="s">
         <v>15</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>313</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H61" s="1" t="s">
         <v>314</v>
       </c>
       <c r="I61">
         <v>0</v>
       </c>
       <c r="J61">
-        <v>40</v>
+        <v>124</v>
       </c>
       <c r="K61" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="62" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
         <v>316</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>317</v>
       </c>
       <c r="C62" t="s">
         <v>228</v>
       </c>
       <c r="D62" t="s">
         <v>14</v>
       </c>
       <c r="E62" t="s">
         <v>15</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>318</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H62" s="1" t="s">
         <v>319</v>
       </c>
       <c r="I62">
         <v>0</v>
       </c>
       <c r="J62">
-        <v>44</v>
+        <v>245</v>
       </c>
       <c r="K62" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="63" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
         <v>321</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>322</v>
       </c>
       <c r="C63" t="s">
         <v>228</v>
       </c>
       <c r="D63" t="s">
         <v>14</v>
       </c>
       <c r="E63" t="s">
         <v>15</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>323</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H63" s="1" t="s">
         <v>324</v>
       </c>
       <c r="I63">
         <v>0</v>
       </c>
       <c r="J63">
-        <v>41</v>
+        <v>269</v>
       </c>
       <c r="K63" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="64" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
         <v>326</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>327</v>
       </c>
       <c r="C64" t="s">
         <v>228</v>
       </c>
       <c r="D64" t="s">
         <v>14</v>
       </c>
       <c r="E64" t="s">
         <v>15</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>328</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H64" s="1" t="s">
         <v>329</v>
       </c>
       <c r="I64">
         <v>0</v>
       </c>
       <c r="J64">
-        <v>36</v>
+        <v>121</v>
       </c>
       <c r="K64" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="65" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
         <v>331</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>332</v>
       </c>
       <c r="C65" t="s">
         <v>228</v>
       </c>
       <c r="D65" t="s">
         <v>14</v>
       </c>
       <c r="E65" t="s">
         <v>15</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>333</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H65" s="1" t="s">
         <v>334</v>
       </c>
       <c r="I65">
         <v>0</v>
       </c>
       <c r="J65">
-        <v>35</v>
+        <v>196</v>
       </c>
       <c r="K65" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="66" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
         <v>336</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>337</v>
       </c>
       <c r="C66" t="s">
         <v>228</v>
       </c>
       <c r="D66" t="s">
         <v>14</v>
       </c>
       <c r="E66" t="s">
         <v>15</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>338</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H66" s="1" t="s">
         <v>339</v>
       </c>
       <c r="I66">
         <v>0</v>
       </c>
       <c r="J66">
-        <v>39</v>
+        <v>117</v>
       </c>
       <c r="K66" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="67" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
         <v>341</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>342</v>
       </c>
       <c r="C67" t="s">
         <v>228</v>
       </c>
       <c r="D67" t="s">
         <v>14</v>
       </c>
       <c r="E67" t="s">
         <v>15</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>343</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H67" s="1" t="s">
         <v>344</v>
       </c>
       <c r="I67">
         <v>0</v>
       </c>
       <c r="J67">
-        <v>34</v>
+        <v>206</v>
       </c>
       <c r="K67" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="68" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
         <v>346</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>347</v>
       </c>
       <c r="C68" t="s">
         <v>228</v>
       </c>
       <c r="D68" t="s">
         <v>14</v>
       </c>
       <c r="E68" t="s">
         <v>15</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>348</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H68" s="1" t="s">
         <v>349</v>
       </c>
       <c r="I68">
         <v>0</v>
       </c>
       <c r="J68">
-        <v>79</v>
+        <v>430</v>
       </c>
       <c r="K68" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="69" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>351</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>352</v>
       </c>
       <c r="C69" t="s">
         <v>228</v>
       </c>
       <c r="D69" t="s">
         <v>14</v>
       </c>
       <c r="E69" t="s">
         <v>15</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>353</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H69" s="1" t="s">
         <v>354</v>
       </c>
       <c r="I69">
         <v>1</v>
       </c>
       <c r="J69">
-        <v>75</v>
+        <v>207</v>
       </c>
       <c r="K69" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="70" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
         <v>356</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>357</v>
       </c>
       <c r="C70" t="s">
         <v>228</v>
       </c>
       <c r="D70" t="s">
         <v>14</v>
       </c>
       <c r="E70" t="s">
         <v>15</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>358</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H70" s="1" t="s">
         <v>359</v>
       </c>
       <c r="I70">
         <v>0</v>
       </c>
       <c r="J70">
-        <v>78</v>
+        <v>354</v>
       </c>
       <c r="K70" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="71" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
         <v>361</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>362</v>
       </c>
       <c r="C71" t="s">
         <v>228</v>
       </c>
       <c r="D71" t="s">
         <v>14</v>
       </c>
       <c r="E71" t="s">
         <v>15</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>363</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H71" s="1" t="s">
         <v>364</v>
       </c>
       <c r="I71">
         <v>0</v>
       </c>
       <c r="J71">
-        <v>61</v>
+        <v>232</v>
       </c>
       <c r="K71" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="72" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
         <v>366</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>367</v>
       </c>
       <c r="C72" t="s">
         <v>228</v>
       </c>
       <c r="D72" t="s">
         <v>14</v>
       </c>
       <c r="E72" t="s">
         <v>368</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>369</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H72" s="1" t="s">
         <v>370</v>
       </c>
       <c r="I72">
         <v>0</v>
       </c>
       <c r="J72">
-        <v>54</v>
+        <v>287</v>
       </c>
       <c r="K72" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="73" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
         <v>372</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>373</v>
       </c>
       <c r="C73" t="s">
         <v>228</v>
       </c>
       <c r="D73" t="s">
         <v>14</v>
       </c>
       <c r="E73" t="s">
         <v>32</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>374</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H73" s="1" t="s">
         <v>375</v>
       </c>
       <c r="I73">
         <v>0</v>
       </c>
       <c r="J73">
-        <v>73</v>
+        <v>276</v>
       </c>
       <c r="K73" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="74" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
         <v>377</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>378</v>
       </c>
       <c r="C74" t="s">
         <v>228</v>
       </c>
       <c r="D74" t="s">
         <v>14</v>
       </c>
       <c r="E74" t="s">
         <v>15</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>379</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H74" s="1" t="s">
         <v>380</v>
       </c>
       <c r="I74">
         <v>0</v>
       </c>
       <c r="J74">
-        <v>112</v>
+        <v>371</v>
       </c>
       <c r="K74" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="75" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
         <v>382</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>383</v>
       </c>
       <c r="C75" t="s">
         <v>228</v>
       </c>
       <c r="D75" t="s">
         <v>14</v>
       </c>
       <c r="E75" t="s">
         <v>32</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>384</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H75" s="1" t="s">
         <v>385</v>
       </c>
       <c r="I75">
         <v>7</v>
       </c>
       <c r="J75">
-        <v>179</v>
+        <v>729</v>
       </c>
       <c r="K75" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="76" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
         <v>387</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>388</v>
       </c>
       <c r="C76" t="s">
         <v>228</v>
       </c>
       <c r="D76" t="s">
         <v>14</v>
       </c>
       <c r="E76" t="s">
         <v>32</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>389</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H76" s="1" t="s">
         <v>390</v>
       </c>
       <c r="I76">
         <v>4</v>
       </c>
       <c r="J76">
-        <v>79</v>
+        <v>301</v>
       </c>
       <c r="K76" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="77" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
         <v>392</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>393</v>
       </c>
       <c r="C77" t="s">
         <v>228</v>
       </c>
       <c r="D77" t="s">
         <v>14</v>
       </c>
       <c r="E77" t="s">
         <v>32</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>394</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H77" s="1" t="s">
         <v>395</v>
       </c>
       <c r="I77">
         <v>1</v>
       </c>
       <c r="J77">
-        <v>70</v>
+        <v>244</v>
       </c>
       <c r="K77" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="78" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
         <v>397</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>398</v>
       </c>
       <c r="C78" t="s">
         <v>228</v>
       </c>
       <c r="D78" t="s">
         <v>14</v>
       </c>
       <c r="E78" t="s">
         <v>15</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>399</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H78" s="1" t="s">
         <v>400</v>
       </c>
       <c r="I78">
         <v>0</v>
       </c>
       <c r="J78">
-        <v>40</v>
+        <v>176</v>
       </c>
       <c r="K78" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="79" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
         <v>402</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>403</v>
       </c>
       <c r="C79" t="s">
         <v>228</v>
       </c>
       <c r="D79" t="s">
         <v>14</v>
       </c>
       <c r="E79" t="s">
         <v>15</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>404</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H79" s="1" t="s">
         <v>405</v>
       </c>
       <c r="I79">
         <v>1</v>
       </c>
       <c r="J79">
-        <v>59</v>
+        <v>229</v>
       </c>
       <c r="K79" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="80" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
         <v>407</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>408</v>
       </c>
       <c r="C80" t="s">
         <v>228</v>
       </c>
       <c r="D80" t="s">
         <v>14</v>
       </c>
       <c r="E80" t="s">
         <v>15</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>409</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H80" s="1" t="s">
         <v>410</v>
       </c>
       <c r="I80">
         <v>0</v>
       </c>
       <c r="J80">
-        <v>41</v>
+        <v>224</v>
       </c>
       <c r="K80" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="81" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
         <v>412</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>413</v>
       </c>
       <c r="C81" t="s">
         <v>228</v>
       </c>
       <c r="D81" t="s">
         <v>14</v>
       </c>
       <c r="E81" t="s">
         <v>15</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>414</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H81" s="1" t="s">
         <v>415</v>
       </c>
       <c r="I81">
         <v>0</v>
       </c>
       <c r="J81">
-        <v>37</v>
+        <v>183</v>
       </c>
       <c r="K81" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="82" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
         <v>417</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>418</v>
       </c>
       <c r="C82" t="s">
         <v>228</v>
       </c>
       <c r="D82" t="s">
         <v>14</v>
       </c>
       <c r="E82" t="s">
         <v>15</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>419</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H82" s="1" t="s">
         <v>420</v>
       </c>
       <c r="I82">
         <v>0</v>
       </c>
       <c r="J82">
-        <v>36</v>
+        <v>204</v>
       </c>
       <c r="K82" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="83" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
         <v>422</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>423</v>
       </c>
       <c r="C83" t="s">
         <v>228</v>
       </c>
       <c r="D83" t="s">
         <v>14</v>
       </c>
       <c r="E83" t="s">
         <v>32</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>424</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H83" s="1" t="s">
         <v>425</v>
       </c>
       <c r="I83">
         <v>0</v>
       </c>
       <c r="J83">
-        <v>59</v>
+        <v>221</v>
       </c>
       <c r="K83" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="84" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
         <v>427</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>428</v>
       </c>
       <c r="C84" t="s">
         <v>228</v>
       </c>
       <c r="D84" t="s">
         <v>14</v>
       </c>
       <c r="E84" t="s">
         <v>15</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>429</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H84" s="1" t="s">
         <v>430</v>
       </c>
       <c r="I84">
         <v>2</v>
       </c>
       <c r="J84">
-        <v>81</v>
+        <v>363</v>
       </c>
       <c r="K84" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="85" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
         <v>432</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>433</v>
       </c>
       <c r="C85" t="s">
         <v>228</v>
       </c>
       <c r="D85" t="s">
         <v>14</v>
       </c>
       <c r="E85" t="s">
         <v>15</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>434</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H85" s="1" t="s">
         <v>435</v>
       </c>
       <c r="I85">
         <v>2</v>
       </c>
       <c r="J85">
-        <v>43</v>
+        <v>335</v>
       </c>
       <c r="K85" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="86" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
         <v>437</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>438</v>
       </c>
       <c r="C86" t="s">
         <v>228</v>
       </c>
       <c r="D86" t="s">
         <v>14</v>
       </c>
       <c r="E86" t="s">
         <v>32</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>439</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H86" s="1" t="s">
         <v>440</v>
       </c>
       <c r="I86">
         <v>0</v>
       </c>
       <c r="J86">
-        <v>48</v>
+        <v>194</v>
       </c>
       <c r="K86" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="87" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
         <v>442</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>443</v>
       </c>
       <c r="C87" t="s">
         <v>228</v>
       </c>
       <c r="D87" t="s">
         <v>14</v>
       </c>
       <c r="E87" t="s">
         <v>15</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>444</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H87" s="1" t="s">
         <v>445</v>
       </c>
       <c r="I87">
         <v>2</v>
       </c>
       <c r="J87">
-        <v>116</v>
+        <v>333</v>
       </c>
       <c r="K87" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="88" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
         <v>447</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>448</v>
       </c>
       <c r="C88" t="s">
         <v>228</v>
       </c>
       <c r="D88" t="s">
         <v>14</v>
       </c>
       <c r="E88" t="s">
         <v>15</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>449</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H88" s="1" t="s">
         <v>450</v>
       </c>
       <c r="I88">
         <v>1</v>
       </c>
       <c r="J88">
-        <v>50</v>
+        <v>192</v>
       </c>
       <c r="K88" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="89" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
         <v>452</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>453</v>
       </c>
       <c r="C89" t="s">
         <v>228</v>
       </c>
       <c r="D89" t="s">
         <v>14</v>
       </c>
       <c r="E89" t="s">
         <v>15</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>454</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H89" s="1" t="s">
         <v>455</v>
       </c>
       <c r="I89">
         <v>0</v>
       </c>
       <c r="J89">
-        <v>78</v>
+        <v>191</v>
       </c>
       <c r="K89" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="90" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
         <v>457</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>458</v>
       </c>
       <c r="C90" t="s">
         <v>228</v>
       </c>
       <c r="D90" t="s">
         <v>14</v>
       </c>
       <c r="E90" t="s">
         <v>15</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>459</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H90" s="1" t="s">
         <v>460</v>
       </c>
       <c r="I90">
         <v>0</v>
       </c>
       <c r="J90">
-        <v>56</v>
+        <v>184</v>
       </c>
       <c r="K90" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="91" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
         <v>462</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>463</v>
       </c>
       <c r="C91" t="s">
         <v>228</v>
       </c>
       <c r="D91" t="s">
         <v>14</v>
       </c>
       <c r="E91" t="s">
         <v>15</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>464</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H91" s="1" t="s">
         <v>465</v>
       </c>
       <c r="I91">
         <v>0</v>
       </c>
       <c r="J91">
-        <v>60</v>
+        <v>255</v>
       </c>
       <c r="K91" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="92" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
         <v>467</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>468</v>
       </c>
       <c r="C92" t="s">
         <v>228</v>
       </c>
       <c r="D92" t="s">
         <v>14</v>
       </c>
       <c r="E92" t="s">
         <v>15</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>469</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H92" s="1" t="s">
         <v>470</v>
       </c>
       <c r="I92">
         <v>0</v>
       </c>
       <c r="J92">
-        <v>54</v>
+        <v>679</v>
       </c>
       <c r="K92" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="93" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
         <v>472</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>473</v>
       </c>
       <c r="C93" t="s">
         <v>228</v>
       </c>
       <c r="D93" t="s">
         <v>14</v>
       </c>
       <c r="E93" t="s">
         <v>15</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>474</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H93" s="1" t="s">
         <v>475</v>
       </c>
       <c r="I93">
         <v>2</v>
       </c>
       <c r="J93">
-        <v>74</v>
+        <v>316</v>
       </c>
       <c r="K93" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="94" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
         <v>477</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>478</v>
       </c>
       <c r="C94" t="s">
         <v>228</v>
       </c>
       <c r="D94" t="s">
         <v>14</v>
       </c>
       <c r="E94" t="s">
         <v>15</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>479</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H94" s="1" t="s">
         <v>480</v>
       </c>
       <c r="I94">
         <v>0</v>
       </c>
       <c r="J94">
-        <v>55</v>
+        <v>209</v>
       </c>
       <c r="K94" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="95" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
         <v>482</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>483</v>
       </c>
       <c r="C95" t="s">
         <v>228</v>
       </c>
       <c r="D95" t="s">
         <v>14</v>
       </c>
       <c r="E95" t="s">
         <v>15</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>484</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H95" s="1" t="s">
         <v>485</v>
       </c>
       <c r="I95">
         <v>0</v>
       </c>
       <c r="J95">
-        <v>46</v>
+        <v>256</v>
       </c>
       <c r="K95" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="96" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
         <v>487</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>488</v>
       </c>
       <c r="C96" t="s">
         <v>228</v>
       </c>
       <c r="D96" t="s">
         <v>14</v>
       </c>
       <c r="E96" t="s">
         <v>15</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>489</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H96" s="1" t="s">
         <v>490</v>
       </c>
       <c r="I96">
         <v>0</v>
       </c>
       <c r="J96">
-        <v>44</v>
+        <v>293</v>
       </c>
       <c r="K96" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="97" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
         <v>492</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>493</v>
       </c>
       <c r="C97" t="s">
         <v>228</v>
       </c>
       <c r="D97" t="s">
         <v>14</v>
       </c>
       <c r="E97" t="s">
         <v>15</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>494</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H97" s="1" t="s">
         <v>495</v>
       </c>
       <c r="I97">
         <v>0</v>
       </c>
       <c r="J97">
-        <v>67</v>
+        <v>221</v>
       </c>
       <c r="K97" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="98" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
         <v>497</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>498</v>
       </c>
       <c r="C98" t="s">
         <v>228</v>
       </c>
       <c r="D98" t="s">
         <v>14</v>
       </c>
       <c r="E98" t="s">
         <v>32</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>499</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H98" s="1" t="s">
         <v>500</v>
       </c>
       <c r="I98">
         <v>1</v>
       </c>
       <c r="J98">
-        <v>94</v>
+        <v>345</v>
       </c>
       <c r="K98" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="99" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
         <v>502</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>503</v>
       </c>
       <c r="C99" t="s">
         <v>228</v>
       </c>
       <c r="D99" t="s">
         <v>14</v>
       </c>
       <c r="E99" t="s">
         <v>15</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>504</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H99" s="1" t="s">
         <v>505</v>
       </c>
       <c r="I99">
         <v>1</v>
       </c>
       <c r="J99">
-        <v>157</v>
+        <v>272</v>
       </c>
       <c r="K99" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="100" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
         <v>507</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>508</v>
       </c>
       <c r="C100" t="s">
         <v>228</v>
       </c>
       <c r="D100" t="s">
         <v>14</v>
       </c>
       <c r="E100" t="s">
         <v>15</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>509</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H100" s="1" t="s">
         <v>510</v>
       </c>
       <c r="I100">
         <v>0</v>
       </c>
       <c r="J100">
-        <v>63</v>
+        <v>346</v>
       </c>
       <c r="K100" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="101" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
         <v>512</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>513</v>
       </c>
       <c r="C101" t="s">
         <v>228</v>
       </c>
       <c r="D101" t="s">
         <v>14</v>
       </c>
       <c r="E101" t="s">
         <v>15</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>514</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H101" s="1" t="s">
         <v>515</v>
       </c>
       <c r="I101">
         <v>7</v>
       </c>
       <c r="J101">
-        <v>112</v>
+        <v>367</v>
       </c>
       <c r="K101" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="102" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
         <v>517</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>518</v>
       </c>
       <c r="C102" t="s">
         <v>228</v>
       </c>
       <c r="D102" t="s">
         <v>14</v>
       </c>
       <c r="E102" t="s">
         <v>15</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>519</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H102" s="1" t="s">
         <v>520</v>
       </c>
       <c r="I102">
         <v>0</v>
       </c>
       <c r="J102">
-        <v>46</v>
+        <v>274</v>
       </c>
       <c r="K102" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="103" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
         <v>522</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>523</v>
       </c>
       <c r="C103" t="s">
         <v>228</v>
       </c>
       <c r="D103" t="s">
         <v>14</v>
       </c>
       <c r="E103" t="s">
         <v>32</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>524</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H103" s="1" t="s">
         <v>525</v>
       </c>
       <c r="I103">
         <v>0</v>
       </c>
       <c r="J103">
-        <v>59</v>
+        <v>278</v>
       </c>
       <c r="K103" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="104" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
         <v>527</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>528</v>
       </c>
       <c r="C104" t="s">
         <v>228</v>
       </c>
       <c r="D104" t="s">
         <v>14</v>
       </c>
       <c r="E104" t="s">
         <v>15</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>529</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H104" s="1" t="s">
         <v>530</v>
       </c>
       <c r="I104">
         <v>0</v>
       </c>
       <c r="J104">
-        <v>43</v>
+        <v>255</v>
       </c>
       <c r="K104" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="105" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
         <v>532</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>533</v>
       </c>
       <c r="C105" t="s">
         <v>228</v>
       </c>
       <c r="D105" t="s">
         <v>14</v>
       </c>
       <c r="E105" t="s">
         <v>15</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>534</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H105" s="1" t="s">
         <v>535</v>
       </c>
       <c r="I105">
         <v>0</v>
       </c>
       <c r="J105">
-        <v>44</v>
+        <v>204</v>
       </c>
       <c r="K105" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="106" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
         <v>537</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>538</v>
       </c>
       <c r="C106" t="s">
         <v>228</v>
       </c>
       <c r="D106" t="s">
         <v>14</v>
       </c>
       <c r="E106" t="s">
         <v>32</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>539</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H106" s="1" t="s">
         <v>540</v>
       </c>
       <c r="I106">
         <v>0</v>
       </c>
       <c r="J106">
-        <v>39</v>
+        <v>137</v>
       </c>
       <c r="K106" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="107" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
         <v>542</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>543</v>
       </c>
       <c r="C107" t="s">
         <v>228</v>
       </c>
       <c r="D107" t="s">
         <v>14</v>
       </c>
       <c r="E107" t="s">
         <v>368</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>544</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H107" s="1" t="s">
         <v>545</v>
       </c>
       <c r="I107">
         <v>2</v>
       </c>
       <c r="J107">
-        <v>66</v>
+        <v>273</v>
       </c>
       <c r="K107" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="108" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
         <v>547</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>548</v>
       </c>
       <c r="C108" t="s">
         <v>228</v>
       </c>
       <c r="D108" t="s">
         <v>14</v>
       </c>
       <c r="E108" t="s">
         <v>15</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>549</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H108" s="1" t="s">
         <v>550</v>
       </c>
       <c r="I108">
         <v>3</v>
       </c>
       <c r="J108">
-        <v>69</v>
+        <v>191</v>
       </c>
       <c r="K108" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="109" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
         <v>552</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>553</v>
       </c>
       <c r="C109" t="s">
         <v>228</v>
       </c>
       <c r="D109" t="s">
         <v>14</v>
       </c>
       <c r="E109" t="s">
         <v>15</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>554</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H109" s="1" t="s">
         <v>555</v>
       </c>
       <c r="I109">
         <v>0</v>
       </c>
       <c r="J109">
-        <v>41</v>
+        <v>144</v>
       </c>
       <c r="K109" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="110" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
         <v>557</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>558</v>
       </c>
       <c r="C110" t="s">
         <v>228</v>
       </c>
       <c r="D110" t="s">
         <v>14</v>
       </c>
       <c r="E110" t="s">
         <v>15</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>559</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H110" s="1" t="s">
         <v>560</v>
       </c>
       <c r="I110">
         <v>0</v>
       </c>
       <c r="J110">
-        <v>41</v>
+        <v>205</v>
       </c>
       <c r="K110" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="111" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
         <v>562</v>
       </c>
       <c r="B111" s="1" t="s">
         <v>563</v>
       </c>
       <c r="C111" t="s">
         <v>228</v>
       </c>
       <c r="D111" t="s">
         <v>14</v>
       </c>
       <c r="E111" t="s">
         <v>32</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>564</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H111" s="1" t="s">
         <v>565</v>
       </c>
       <c r="I111">
         <v>0</v>
       </c>
       <c r="J111">
-        <v>43</v>
+        <v>240</v>
       </c>
       <c r="K111" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="112" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
         <v>567</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>568</v>
       </c>
       <c r="C112" t="s">
         <v>228</v>
       </c>
       <c r="D112" t="s">
         <v>14</v>
       </c>
       <c r="E112" t="s">
         <v>15</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>569</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H112" s="1" t="s">
         <v>570</v>
       </c>
       <c r="I112">
         <v>0</v>
       </c>
       <c r="J112">
-        <v>35</v>
+        <v>133</v>
       </c>
       <c r="K112" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="113" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
         <v>572</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>573</v>
       </c>
       <c r="C113" t="s">
         <v>228</v>
       </c>
       <c r="D113" t="s">
         <v>14</v>
       </c>
       <c r="E113" t="s">
         <v>32</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>574</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H113" s="1" t="s">
         <v>575</v>
       </c>
       <c r="I113">
         <v>0</v>
       </c>
       <c r="J113">
-        <v>35</v>
+        <v>153</v>
       </c>
       <c r="K113" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="114" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
         <v>577</v>
       </c>
       <c r="B114" s="1" t="s">
         <v>578</v>
       </c>
       <c r="C114" t="s">
         <v>228</v>
       </c>
       <c r="D114" t="s">
         <v>14</v>
       </c>
       <c r="E114" t="s">
         <v>32</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>579</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H114" s="1" t="s">
         <v>580</v>
       </c>
       <c r="I114">
         <v>2</v>
       </c>
       <c r="J114">
-        <v>50</v>
+        <v>285</v>
       </c>
       <c r="K114" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="115" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
         <v>582</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>583</v>
       </c>
       <c r="C115" t="s">
         <v>228</v>
       </c>
       <c r="D115" t="s">
         <v>14</v>
       </c>
       <c r="E115" t="s">
         <v>32</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>584</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H115" s="1" t="s">
         <v>585</v>
       </c>
       <c r="I115">
         <v>0</v>
       </c>
       <c r="J115">
-        <v>41</v>
+        <v>277</v>
       </c>
       <c r="K115" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="116" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
         <v>587</v>
       </c>
       <c r="B116" s="1" t="s">
         <v>588</v>
       </c>
       <c r="C116" t="s">
         <v>228</v>
       </c>
       <c r="D116" t="s">
         <v>14</v>
       </c>
       <c r="E116" t="s">
         <v>15</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>589</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H116" s="1" t="s">
         <v>590</v>
       </c>
       <c r="I116">
         <v>1</v>
       </c>
       <c r="J116">
-        <v>45</v>
+        <v>166</v>
       </c>
       <c r="K116" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="117" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
         <v>592</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>593</v>
       </c>
       <c r="C117" t="s">
         <v>228</v>
       </c>
       <c r="D117" t="s">
         <v>14</v>
       </c>
       <c r="E117" t="s">
         <v>15</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>594</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H117" s="1" t="s">
         <v>595</v>
       </c>
       <c r="I117">
         <v>1</v>
       </c>
       <c r="J117">
-        <v>48</v>
+        <v>279</v>
       </c>
       <c r="K117" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="118" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
         <v>597</v>
       </c>
       <c r="B118" s="1" t="s">
         <v>598</v>
       </c>
       <c r="C118" t="s">
         <v>228</v>
       </c>
       <c r="D118" t="s">
         <v>14</v>
       </c>
       <c r="E118" t="s">
         <v>15</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>599</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H118" s="1" t="s">
         <v>600</v>
       </c>
       <c r="I118">
         <v>0</v>
       </c>
       <c r="J118">
-        <v>34</v>
+        <v>240</v>
       </c>
       <c r="K118" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="119" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
         <v>602</v>
       </c>
       <c r="B119" s="1" t="s">
         <v>603</v>
       </c>
       <c r="C119" t="s">
         <v>228</v>
       </c>
       <c r="D119" t="s">
         <v>14</v>
       </c>
       <c r="E119" t="s">
         <v>15</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>604</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H119" s="1" t="s">
         <v>605</v>
       </c>
       <c r="I119">
         <v>0</v>
       </c>
       <c r="J119">
-        <v>38</v>
+        <v>300</v>
       </c>
       <c r="K119" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="120" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
         <v>607</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>608</v>
       </c>
       <c r="C120" t="s">
         <v>228</v>
       </c>
       <c r="D120" t="s">
         <v>14</v>
       </c>
       <c r="E120" t="s">
         <v>32</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>609</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H120" s="1" t="s">
         <v>610</v>
       </c>
       <c r="I120">
         <v>0</v>
       </c>
       <c r="J120">
-        <v>39</v>
+        <v>135</v>
       </c>
       <c r="K120" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="121" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
         <v>612</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>613</v>
       </c>
       <c r="C121" t="s">
         <v>228</v>
       </c>
       <c r="D121" t="s">
         <v>14</v>
       </c>
       <c r="E121" t="s">
         <v>15</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>614</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H121" s="1" t="s">
         <v>615</v>
       </c>
       <c r="I121">
         <v>0</v>
       </c>
       <c r="J121">
-        <v>70</v>
+        <v>201</v>
       </c>
       <c r="K121" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="122" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
         <v>617</v>
       </c>
       <c r="B122" s="1" t="s">
         <v>618</v>
       </c>
       <c r="C122" t="s">
         <v>228</v>
       </c>
       <c r="D122" t="s">
         <v>14</v>
       </c>
       <c r="E122" t="s">
         <v>32</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>619</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H122" s="1" t="s">
         <v>620</v>
       </c>
       <c r="I122">
         <v>0</v>
       </c>
       <c r="J122">
-        <v>123</v>
+        <v>319</v>
       </c>
       <c r="K122" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="123" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
         <v>622</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>623</v>
       </c>
       <c r="C123" t="s">
         <v>228</v>
       </c>
       <c r="D123" t="s">
         <v>14</v>
       </c>
       <c r="E123" t="s">
         <v>32</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>624</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H123" s="1" t="s">
         <v>625</v>
       </c>
       <c r="I123">
         <v>1</v>
       </c>
       <c r="J123">
-        <v>102</v>
+        <v>237</v>
       </c>
       <c r="K123" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="124" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
         <v>627</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>628</v>
       </c>
       <c r="C124" t="s">
         <v>228</v>
       </c>
       <c r="D124" t="s">
         <v>14</v>
       </c>
       <c r="E124" t="s">
         <v>15</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>629</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H124" s="1" t="s">
         <v>630</v>
       </c>
       <c r="I124">
         <v>0</v>
       </c>
       <c r="J124">
-        <v>74</v>
+        <v>474</v>
       </c>
       <c r="K124" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="125" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
         <v>632</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>633</v>
       </c>
       <c r="C125" t="s">
         <v>228</v>
       </c>
       <c r="D125" t="s">
         <v>14</v>
       </c>
       <c r="E125" t="s">
         <v>32</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>634</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H125" s="1" t="s">
         <v>635</v>
       </c>
       <c r="I125">
         <v>0</v>
       </c>
       <c r="J125">
-        <v>66</v>
+        <v>284</v>
       </c>
       <c r="K125" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="126" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
         <v>637</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>638</v>
       </c>
       <c r="C126" t="s">
         <v>228</v>
       </c>
       <c r="D126" t="s">
         <v>14</v>
       </c>
       <c r="E126" t="s">
         <v>15</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>639</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H126" s="1" t="s">
         <v>640</v>
       </c>
       <c r="I126">
         <v>0</v>
       </c>
       <c r="J126">
-        <v>48</v>
+        <v>157</v>
       </c>
       <c r="K126" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="127" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
         <v>642</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>643</v>
       </c>
       <c r="C127" t="s">
         <v>228</v>
       </c>
       <c r="D127" t="s">
         <v>14</v>
       </c>
       <c r="E127" t="s">
         <v>15</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>644</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H127" s="1" t="s">
         <v>645</v>
       </c>
       <c r="I127">
         <v>0</v>
       </c>
       <c r="J127">
-        <v>45</v>
+        <v>130</v>
       </c>
       <c r="K127" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="128" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
         <v>647</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>648</v>
       </c>
       <c r="C128" t="s">
         <v>228</v>
       </c>
       <c r="D128" t="s">
         <v>14</v>
       </c>
       <c r="E128" t="s">
         <v>15</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>649</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H128" s="1" t="s">
         <v>650</v>
       </c>
       <c r="I128">
         <v>0</v>
       </c>
       <c r="J128">
-        <v>170</v>
+        <v>679</v>
       </c>
       <c r="K128" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="129" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
         <v>652</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>653</v>
       </c>
       <c r="C129" t="s">
         <v>228</v>
       </c>
       <c r="D129" t="s">
         <v>14</v>
       </c>
       <c r="E129" t="s">
         <v>15</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>654</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H129" s="1" t="s">
         <v>655</v>
       </c>
       <c r="I129">
         <v>0</v>
       </c>
       <c r="J129">
-        <v>42</v>
+        <v>202</v>
       </c>
       <c r="K129" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="130" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
         <v>657</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>658</v>
       </c>
       <c r="C130" t="s">
         <v>228</v>
       </c>
       <c r="D130" t="s">
         <v>14</v>
       </c>
       <c r="E130" t="s">
         <v>368</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>659</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H130" s="1" t="s">
         <v>660</v>
       </c>
       <c r="I130">
         <v>1</v>
       </c>
       <c r="J130">
-        <v>41</v>
+        <v>223</v>
       </c>
       <c r="K130" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="131" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
         <v>662</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>663</v>
       </c>
       <c r="C131" t="s">
         <v>228</v>
       </c>
       <c r="D131" t="s">
         <v>14</v>
       </c>
       <c r="E131" t="s">
         <v>15</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>664</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H131" s="1" t="s">
         <v>665</v>
       </c>
       <c r="I131">
         <v>0</v>
       </c>
       <c r="J131">
-        <v>35</v>
+        <v>223</v>
       </c>
       <c r="K131" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="132" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
         <v>667</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C132" t="s">
         <v>228</v>
       </c>
       <c r="D132" t="s">
         <v>14</v>
       </c>
       <c r="E132" t="s">
         <v>15</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>668</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H132" s="1" t="s">
         <v>669</v>
       </c>
       <c r="I132">
         <v>0</v>
       </c>
       <c r="J132">
-        <v>35</v>
+        <v>289</v>
       </c>
       <c r="K132" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="133" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
         <v>671</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>672</v>
       </c>
       <c r="C133" t="s">
         <v>228</v>
       </c>
       <c r="D133" t="s">
         <v>14</v>
       </c>
       <c r="E133" t="s">
         <v>15</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>673</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H133" s="1" t="s">
         <v>674</v>
       </c>
       <c r="I133">
         <v>1</v>
       </c>
       <c r="J133">
-        <v>41</v>
+        <v>134</v>
       </c>
       <c r="K133" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="134" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
         <v>676</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>677</v>
       </c>
       <c r="C134" t="s">
         <v>228</v>
       </c>
       <c r="D134" t="s">
         <v>14</v>
       </c>
       <c r="E134" t="s">
         <v>32</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>678</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H134" s="1" t="s">
         <v>679</v>
       </c>
       <c r="I134">
         <v>0</v>
       </c>
       <c r="J134">
-        <v>56</v>
+        <v>216</v>
       </c>
       <c r="K134" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="135" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
         <v>681</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>682</v>
       </c>
       <c r="C135" t="s">
         <v>228</v>
       </c>
       <c r="D135" t="s">
         <v>14</v>
       </c>
       <c r="E135" t="s">
         <v>15</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>683</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H135" s="1" t="s">
         <v>684</v>
       </c>
       <c r="I135">
         <v>0</v>
       </c>
       <c r="J135">
-        <v>38</v>
+        <v>140</v>
       </c>
       <c r="K135" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="136" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
         <v>686</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>687</v>
       </c>
       <c r="C136" t="s">
         <v>228</v>
       </c>
       <c r="D136" t="s">
         <v>14</v>
       </c>
       <c r="E136" t="s">
         <v>15</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>688</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H136" s="1" t="s">
         <v>689</v>
       </c>
       <c r="I136">
         <v>0</v>
       </c>
       <c r="J136">
-        <v>33</v>
+        <v>141</v>
       </c>
       <c r="K136" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="137" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
         <v>691</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>692</v>
       </c>
       <c r="C137" t="s">
         <v>228</v>
       </c>
       <c r="D137" t="s">
         <v>14</v>
       </c>
       <c r="E137" t="s">
         <v>15</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>693</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H137" s="1" t="s">
         <v>694</v>
       </c>
       <c r="I137">
         <v>0</v>
       </c>
       <c r="J137">
-        <v>34</v>
+        <v>240</v>
       </c>
       <c r="K137" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="138" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
         <v>696</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>697</v>
       </c>
       <c r="C138" t="s">
         <v>228</v>
       </c>
       <c r="D138" t="s">
         <v>14</v>
       </c>
       <c r="E138" t="s">
         <v>15</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>698</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H138" s="1" t="s">
         <v>699</v>
       </c>
       <c r="I138">
         <v>0</v>
       </c>
       <c r="J138">
-        <v>38</v>
+        <v>242</v>
       </c>
       <c r="K138" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="139" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
         <v>701</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>702</v>
       </c>
       <c r="C139" t="s">
         <v>228</v>
       </c>
       <c r="D139" t="s">
         <v>14</v>
       </c>
       <c r="E139" t="s">
         <v>15</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>703</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H139" s="1" t="s">
         <v>704</v>
       </c>
       <c r="I139">
         <v>0</v>
       </c>
       <c r="J139">
-        <v>39</v>
+        <v>149</v>
       </c>
       <c r="K139" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="140" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
         <v>706</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>707</v>
       </c>
       <c r="C140" t="s">
         <v>228</v>
       </c>
       <c r="D140" t="s">
         <v>14</v>
       </c>
       <c r="E140" t="s">
         <v>15</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>708</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H140" s="1" t="s">
         <v>709</v>
       </c>
       <c r="I140">
         <v>0</v>
       </c>
       <c r="J140">
-        <v>57</v>
+        <v>181</v>
       </c>
       <c r="K140" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="141" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
         <v>711</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>712</v>
       </c>
       <c r="C141" t="s">
         <v>228</v>
       </c>
       <c r="D141" t="s">
         <v>14</v>
       </c>
       <c r="E141" t="s">
         <v>32</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>713</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H141" s="1" t="s">
         <v>714</v>
       </c>
       <c r="I141">
         <v>0</v>
       </c>
       <c r="J141">
-        <v>49</v>
+        <v>196</v>
       </c>
       <c r="K141" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="142" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
         <v>716</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>717</v>
       </c>
       <c r="C142" t="s">
         <v>228</v>
       </c>
       <c r="D142" t="s">
         <v>14</v>
       </c>
       <c r="E142" t="s">
         <v>368</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>718</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H142" s="1" t="s">
         <v>719</v>
       </c>
       <c r="I142">
         <v>0</v>
       </c>
       <c r="J142">
-        <v>43</v>
+        <v>225</v>
       </c>
       <c r="K142" t="s">
         <v>720</v>
       </c>
     </row>
     <row r="143" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
         <v>721</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>722</v>
       </c>
       <c r="C143" t="s">
         <v>228</v>
       </c>
       <c r="D143" t="s">
         <v>14</v>
       </c>
       <c r="E143" t="s">
         <v>32</v>
       </c>
       <c r="F143" s="1" t="s">
         <v>723</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H143" s="1" t="s">
         <v>724</v>
       </c>
       <c r="I143">
         <v>0</v>
       </c>
       <c r="J143">
-        <v>49</v>
+        <v>230</v>
       </c>
       <c r="K143" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="144" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
         <v>726</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>727</v>
       </c>
       <c r="C144" t="s">
         <v>228</v>
       </c>
       <c r="D144" t="s">
         <v>14</v>
       </c>
       <c r="E144" t="s">
         <v>368</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>728</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H144" s="1" t="s">
         <v>729</v>
       </c>
       <c r="I144">
         <v>1</v>
       </c>
       <c r="J144">
-        <v>43</v>
+        <v>219</v>
       </c>
       <c r="K144" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="145" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
         <v>731</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>732</v>
       </c>
       <c r="C145" t="s">
         <v>228</v>
       </c>
       <c r="D145" t="s">
         <v>14</v>
       </c>
       <c r="E145" t="s">
         <v>15</v>
       </c>
       <c r="F145" s="1" t="s">
         <v>733</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H145" s="1" t="s">
         <v>734</v>
       </c>
       <c r="I145">
         <v>0</v>
       </c>
       <c r="J145">
-        <v>40</v>
+        <v>268</v>
       </c>
       <c r="K145" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="146" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
         <v>736</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>737</v>
       </c>
       <c r="C146" t="s">
         <v>228</v>
       </c>
       <c r="D146" t="s">
         <v>14</v>
       </c>
       <c r="E146" t="s">
         <v>15</v>
       </c>
       <c r="F146" s="1" t="s">
         <v>738</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H146" s="1" t="s">
         <v>739</v>
       </c>
       <c r="I146">
         <v>0</v>
       </c>
       <c r="J146">
-        <v>55</v>
+        <v>219</v>
       </c>
       <c r="K146" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="147" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
         <v>741</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>742</v>
       </c>
       <c r="C147" t="s">
         <v>228</v>
       </c>
       <c r="D147" t="s">
         <v>14</v>
       </c>
       <c r="E147" t="s">
         <v>32</v>
       </c>
       <c r="F147" s="1" t="s">
         <v>743</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H147" s="1" t="s">
         <v>744</v>
       </c>
       <c r="I147">
         <v>0</v>
       </c>
       <c r="J147">
-        <v>47</v>
+        <v>215</v>
       </c>
       <c r="K147" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="148" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
         <v>746</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>747</v>
       </c>
       <c r="C148" t="s">
         <v>228</v>
       </c>
       <c r="D148" t="s">
         <v>14</v>
       </c>
       <c r="E148" t="s">
         <v>15</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>748</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H148" s="1" t="s">
         <v>749</v>
       </c>
       <c r="I148">
         <v>0</v>
       </c>
       <c r="J148">
-        <v>40</v>
+        <v>119</v>
       </c>
       <c r="K148" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="149" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
         <v>751</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>752</v>
       </c>
       <c r="C149" t="s">
         <v>228</v>
       </c>
       <c r="D149" t="s">
         <v>14</v>
       </c>
       <c r="E149" t="s">
         <v>15</v>
       </c>
       <c r="F149" s="1" t="s">
         <v>753</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H149" s="1" t="s">
         <v>754</v>
       </c>
       <c r="I149">
         <v>0</v>
       </c>
       <c r="J149">
-        <v>36</v>
+        <v>260</v>
       </c>
       <c r="K149" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="150" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
         <v>756</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>757</v>
       </c>
       <c r="C150" t="s">
         <v>228</v>
       </c>
       <c r="D150" t="s">
         <v>14</v>
       </c>
       <c r="E150" t="s">
         <v>368</v>
       </c>
       <c r="F150" s="1" t="s">
         <v>758</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H150" s="1" t="s">
         <v>759</v>
       </c>
       <c r="I150">
         <v>0</v>
       </c>
       <c r="J150">
-        <v>32</v>
+        <v>176</v>
       </c>
       <c r="K150" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="151" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
         <v>761</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>762</v>
       </c>
       <c r="C151" t="s">
         <v>228</v>
       </c>
       <c r="D151" t="s">
         <v>14</v>
       </c>
       <c r="E151" t="s">
         <v>15</v>
       </c>
       <c r="F151" s="1" t="s">
         <v>763</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H151" s="1" t="s">
         <v>764</v>
       </c>
       <c r="I151">
         <v>0</v>
       </c>
       <c r="J151">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="K151" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="152" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
         <v>766</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>767</v>
       </c>
       <c r="C152" t="s">
         <v>228</v>
       </c>
       <c r="D152" t="s">
         <v>14</v>
       </c>
       <c r="E152" t="s">
         <v>15</v>
       </c>
       <c r="F152" s="1" t="s">
         <v>768</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H152" s="1" t="s">
         <v>769</v>
       </c>
       <c r="I152">
         <v>0</v>
       </c>
       <c r="J152">
-        <v>38</v>
+        <v>153</v>
       </c>
       <c r="K152" t="s">
         <v>770</v>
       </c>
     </row>
     <row r="153" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
         <v>771</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>772</v>
       </c>
       <c r="C153" t="s">
         <v>228</v>
       </c>
       <c r="D153" t="s">
         <v>14</v>
       </c>
       <c r="E153" t="s">
         <v>15</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>773</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H153" s="1" t="s">
         <v>774</v>
       </c>
       <c r="I153">
         <v>0</v>
       </c>
       <c r="J153">
-        <v>56</v>
+        <v>238</v>
       </c>
       <c r="K153" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="154" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
         <v>776</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>777</v>
       </c>
       <c r="C154" t="s">
         <v>228</v>
       </c>
       <c r="D154" t="s">
         <v>14</v>
       </c>
       <c r="E154" t="s">
         <v>15</v>
       </c>
       <c r="F154" s="1" t="s">
         <v>778</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H154" s="1" t="s">
         <v>779</v>
       </c>
       <c r="I154">
         <v>0</v>
       </c>
       <c r="J154">
-        <v>31</v>
+        <v>149</v>
       </c>
       <c r="K154" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="155" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
         <v>781</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>782</v>
       </c>
       <c r="C155" t="s">
         <v>228</v>
       </c>
       <c r="D155" t="s">
         <v>14</v>
       </c>
       <c r="E155" t="s">
         <v>15</v>
       </c>
       <c r="F155" s="1" t="s">
         <v>783</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H155" s="1" t="s">
         <v>784</v>
       </c>
       <c r="I155">
         <v>0</v>
       </c>
       <c r="J155">
-        <v>32</v>
+        <v>117</v>
       </c>
       <c r="K155" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="156" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
         <v>786</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>787</v>
       </c>
       <c r="C156" t="s">
         <v>228</v>
       </c>
       <c r="D156" t="s">
         <v>14</v>
       </c>
       <c r="E156" t="s">
         <v>15</v>
       </c>
       <c r="F156" s="1" t="s">
         <v>788</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H156" s="1" t="s">
         <v>789</v>
       </c>
       <c r="I156">
         <v>0</v>
       </c>
       <c r="J156">
-        <v>34</v>
+        <v>166</v>
       </c>
       <c r="K156" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="157" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
         <v>791</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>792</v>
       </c>
       <c r="C157" t="s">
         <v>228</v>
       </c>
       <c r="D157" t="s">
         <v>14</v>
       </c>
       <c r="E157" t="s">
         <v>15</v>
       </c>
       <c r="F157" s="1" t="s">
         <v>793</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H157" s="1" t="s">
         <v>794</v>
       </c>
       <c r="I157">
         <v>0</v>
       </c>
       <c r="J157">
-        <v>38</v>
+        <v>173</v>
       </c>
       <c r="K157" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="158" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
         <v>796</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>797</v>
       </c>
       <c r="C158" t="s">
         <v>228</v>
       </c>
       <c r="D158" t="s">
         <v>14</v>
       </c>
       <c r="E158" t="s">
         <v>15</v>
       </c>
       <c r="F158" s="1" t="s">
         <v>798</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H158" s="1" t="s">
         <v>799</v>
       </c>
       <c r="I158">
         <v>0</v>
       </c>
       <c r="J158">
-        <v>31</v>
+        <v>156</v>
       </c>
       <c r="K158" t="s">
         <v>800</v>
       </c>
     </row>
     <row r="159" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
         <v>801</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>802</v>
       </c>
       <c r="C159" t="s">
         <v>228</v>
       </c>
       <c r="D159" t="s">
         <v>14</v>
       </c>
       <c r="E159" t="s">
         <v>15</v>
       </c>
       <c r="F159" s="1" t="s">
         <v>803</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H159" s="1" t="s">
         <v>804</v>
       </c>
       <c r="I159">
         <v>0</v>
       </c>
       <c r="J159">
-        <v>70</v>
+        <v>181</v>
       </c>
       <c r="K159" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="160" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
         <v>806</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>807</v>
       </c>
       <c r="C160" t="s">
         <v>228</v>
       </c>
       <c r="D160" t="s">
         <v>14</v>
       </c>
       <c r="E160" t="s">
         <v>32</v>
       </c>
       <c r="F160" s="1" t="s">
         <v>808</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H160" s="1" t="s">
         <v>809</v>
       </c>
       <c r="I160">
         <v>0</v>
       </c>
       <c r="J160">
-        <v>52</v>
+        <v>179</v>
       </c>
       <c r="K160" t="s">
         <v>810</v>
       </c>
     </row>
     <row r="161" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
         <v>811</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>812</v>
       </c>
       <c r="C161" t="s">
         <v>813</v>
       </c>
       <c r="D161" t="s">
         <v>14</v>
       </c>
       <c r="E161" t="s">
         <v>15</v>
       </c>
       <c r="F161" s="1" t="s">
         <v>814</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H161" s="1" t="s">
         <v>815</v>
       </c>
       <c r="I161">
         <v>0</v>
       </c>
       <c r="J161">
-        <v>82</v>
+        <v>329</v>
       </c>
       <c r="K161" t="s">
         <v>816</v>
       </c>
     </row>
     <row r="162" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
         <v>817</v>
       </c>
       <c r="B162" s="1" t="s">
         <v>818</v>
       </c>
       <c r="C162" t="s">
         <v>813</v>
       </c>
       <c r="D162" t="s">
         <v>14</v>
       </c>
       <c r="E162" t="s">
         <v>15</v>
       </c>
       <c r="F162" s="1" t="s">
         <v>819</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H162" s="1" t="s">
         <v>820</v>
       </c>
       <c r="I162">
         <v>0</v>
       </c>
       <c r="J162">
-        <v>42</v>
+        <v>266</v>
       </c>
       <c r="K162" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="163" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
         <v>822</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C163" t="s">
         <v>813</v>
       </c>
       <c r="D163" t="s">
         <v>14</v>
       </c>
       <c r="E163" t="s">
         <v>15</v>
       </c>
       <c r="F163" s="1" t="s">
         <v>823</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H163" s="1" t="s">
         <v>824</v>
       </c>
       <c r="I163">
         <v>0</v>
       </c>
       <c r="J163">
-        <v>55</v>
+        <v>203</v>
       </c>
       <c r="K163" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="164" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
         <v>826</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>827</v>
       </c>
       <c r="C164" t="s">
         <v>813</v>
       </c>
       <c r="D164" t="s">
         <v>14</v>
       </c>
       <c r="E164" t="s">
         <v>15</v>
       </c>
       <c r="F164" s="1" t="s">
         <v>828</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H164" s="1" t="s">
         <v>829</v>
       </c>
       <c r="I164">
         <v>0</v>
       </c>
       <c r="J164">
-        <v>32</v>
+        <v>230</v>
       </c>
       <c r="K164" t="s">
         <v>830</v>
       </c>
     </row>
     <row r="165" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
         <v>831</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>832</v>
       </c>
       <c r="C165" t="s">
         <v>813</v>
       </c>
       <c r="D165" t="s">
         <v>14</v>
       </c>
       <c r="E165" t="s">
         <v>32</v>
       </c>
       <c r="F165" s="1" t="s">
         <v>833</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H165" s="1" t="s">
         <v>834</v>
       </c>
       <c r="I165">
         <v>0</v>
       </c>
       <c r="J165">
-        <v>39</v>
+        <v>333</v>
       </c>
       <c r="K165" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="166" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
         <v>836</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>837</v>
       </c>
       <c r="C166" t="s">
         <v>813</v>
       </c>
       <c r="D166" t="s">
         <v>14</v>
       </c>
       <c r="E166" t="s">
         <v>15</v>
       </c>
       <c r="F166" s="1" t="s">
         <v>838</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H166" s="1" t="s">
         <v>839</v>
       </c>
       <c r="I166">
         <v>0</v>
       </c>
       <c r="J166">
-        <v>38</v>
+        <v>165</v>
       </c>
       <c r="K166" t="s">
         <v>840</v>
       </c>
     </row>
     <row r="167" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
         <v>841</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>842</v>
       </c>
       <c r="C167" t="s">
         <v>813</v>
       </c>
       <c r="D167" t="s">
         <v>14</v>
       </c>
       <c r="E167" t="s">
         <v>15</v>
       </c>
       <c r="F167" s="1" t="s">
         <v>843</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H167" s="1" t="s">
         <v>844</v>
       </c>
       <c r="I167">
         <v>0</v>
       </c>
       <c r="J167">
-        <v>28</v>
+        <v>117</v>
       </c>
       <c r="K167" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="168" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
         <v>846</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>847</v>
       </c>
       <c r="C168" t="s">
         <v>813</v>
       </c>
       <c r="D168" t="s">
         <v>14</v>
       </c>
       <c r="E168" t="s">
         <v>32</v>
       </c>
       <c r="F168" s="1" t="s">
         <v>848</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H168" s="1" t="s">
         <v>849</v>
       </c>
       <c r="I168">
         <v>0</v>
       </c>
       <c r="J168">
-        <v>33</v>
+        <v>113</v>
       </c>
       <c r="K168" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="169" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
         <v>851</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>852</v>
       </c>
       <c r="C169" t="s">
         <v>813</v>
       </c>
       <c r="D169" t="s">
         <v>14</v>
       </c>
       <c r="E169" t="s">
         <v>32</v>
       </c>
       <c r="F169" s="1" t="s">
         <v>853</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H169" s="1" t="s">
         <v>854</v>
       </c>
       <c r="I169">
         <v>0</v>
       </c>
       <c r="J169">
-        <v>132</v>
+        <v>372</v>
       </c>
       <c r="K169" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="170" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
         <v>856</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>857</v>
       </c>
       <c r="C170" t="s">
         <v>813</v>
       </c>
       <c r="D170" t="s">
         <v>14</v>
       </c>
       <c r="E170" t="s">
         <v>15</v>
       </c>
       <c r="F170" s="1" t="s">
         <v>858</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H170" s="1" t="s">
         <v>859</v>
       </c>
       <c r="I170">
         <v>1</v>
       </c>
       <c r="J170">
-        <v>52</v>
+        <v>276</v>
       </c>
       <c r="K170" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="171" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
         <v>861</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>862</v>
       </c>
       <c r="C171" t="s">
         <v>813</v>
       </c>
       <c r="D171" t="s">
         <v>14</v>
       </c>
       <c r="E171" t="s">
         <v>32</v>
       </c>
       <c r="F171" s="1" t="s">
         <v>863</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H171" s="1" t="s">
         <v>864</v>
       </c>
       <c r="I171">
         <v>1</v>
       </c>
       <c r="J171">
-        <v>43</v>
+        <v>294</v>
       </c>
       <c r="K171" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="172" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
         <v>866</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>867</v>
       </c>
       <c r="C172" t="s">
         <v>813</v>
       </c>
       <c r="D172" t="s">
         <v>14</v>
       </c>
       <c r="E172" t="s">
         <v>15</v>
       </c>
       <c r="F172" s="1" t="s">
         <v>868</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H172" s="1" t="s">
         <v>869</v>
       </c>
       <c r="I172">
         <v>0</v>
       </c>
       <c r="J172">
-        <v>37</v>
+        <v>204</v>
       </c>
       <c r="K172" t="s">
         <v>870</v>
       </c>
     </row>
     <row r="173" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
         <v>871</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>872</v>
       </c>
       <c r="C173" t="s">
         <v>813</v>
       </c>
       <c r="D173" t="s">
         <v>14</v>
       </c>
       <c r="E173" t="s">
         <v>32</v>
       </c>
       <c r="F173" s="1" t="s">
         <v>873</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H173" s="1" t="s">
         <v>874</v>
       </c>
       <c r="I173">
         <v>0</v>
       </c>
       <c r="J173">
-        <v>48</v>
+        <v>177</v>
       </c>
       <c r="K173" t="s">
         <v>875</v>
       </c>
     </row>
     <row r="174" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
         <v>876</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C174" t="s">
         <v>813</v>
       </c>
       <c r="D174" t="s">
         <v>14</v>
       </c>
       <c r="E174" t="s">
         <v>15</v>
       </c>
       <c r="F174" s="1" t="s">
         <v>877</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H174" s="1" t="s">
         <v>878</v>
       </c>
       <c r="I174">
         <v>0</v>
       </c>
       <c r="J174">
-        <v>44</v>
+        <v>213</v>
       </c>
       <c r="K174" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="175" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
         <v>880</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>881</v>
       </c>
       <c r="C175" t="s">
         <v>813</v>
       </c>
       <c r="D175" t="s">
         <v>14</v>
       </c>
       <c r="E175" t="s">
         <v>15</v>
       </c>
       <c r="F175" s="1" t="s">
         <v>882</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H175" s="1" t="s">
         <v>883</v>
       </c>
       <c r="I175">
         <v>0</v>
       </c>
       <c r="J175">
-        <v>38</v>
+        <v>290</v>
       </c>
       <c r="K175" t="s">
         <v>884</v>
       </c>
     </row>
     <row r="176" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
         <v>885</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>886</v>
       </c>
       <c r="C176" t="s">
         <v>813</v>
       </c>
       <c r="D176" t="s">
         <v>14</v>
       </c>
       <c r="E176" t="s">
         <v>15</v>
       </c>
       <c r="F176" s="1" t="s">
         <v>887</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H176" s="1" t="s">
         <v>888</v>
       </c>
       <c r="I176">
         <v>0</v>
       </c>
       <c r="J176">
-        <v>31</v>
+        <v>163</v>
       </c>
       <c r="K176" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="177" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
         <v>890</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>891</v>
       </c>
       <c r="C177" t="s">
         <v>813</v>
       </c>
       <c r="D177" t="s">
         <v>14</v>
       </c>
       <c r="E177" t="s">
         <v>15</v>
       </c>
       <c r="F177" s="1" t="s">
         <v>892</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H177" s="1" t="s">
         <v>893</v>
       </c>
       <c r="I177">
         <v>0</v>
       </c>
       <c r="J177">
-        <v>41</v>
+        <v>189</v>
       </c>
       <c r="K177" t="s">
         <v>894</v>
       </c>
     </row>
     <row r="178" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
         <v>895</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>896</v>
       </c>
       <c r="C178" t="s">
         <v>813</v>
       </c>
       <c r="D178" t="s">
         <v>14</v>
       </c>
       <c r="E178" t="s">
         <v>15</v>
       </c>
       <c r="F178" s="1" t="s">
         <v>897</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H178" s="1" t="s">
         <v>898</v>
       </c>
       <c r="I178">
         <v>0</v>
       </c>
       <c r="J178">
-        <v>32</v>
+        <v>210</v>
       </c>
       <c r="K178" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="179" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
         <v>900</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>901</v>
       </c>
       <c r="C179" t="s">
         <v>813</v>
       </c>
       <c r="D179" t="s">
         <v>14</v>
       </c>
       <c r="E179" t="s">
         <v>32</v>
       </c>
       <c r="F179" s="1" t="s">
         <v>902</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H179" s="1" t="s">
         <v>903</v>
       </c>
       <c r="I179">
         <v>0</v>
       </c>
       <c r="J179">
-        <v>37</v>
+        <v>207</v>
       </c>
       <c r="K179" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="180" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
         <v>905</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>906</v>
       </c>
       <c r="C180" t="s">
         <v>813</v>
       </c>
       <c r="D180" t="s">
         <v>14</v>
       </c>
       <c r="E180" t="s">
         <v>15</v>
       </c>
       <c r="F180" s="1" t="s">
         <v>907</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H180" s="1" t="s">
         <v>908</v>
       </c>
       <c r="I180">
         <v>0</v>
       </c>
       <c r="J180">
-        <v>44</v>
+        <v>199</v>
       </c>
       <c r="K180" t="s">
         <v>909</v>
       </c>
     </row>
     <row r="181" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
         <v>910</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>911</v>
       </c>
       <c r="C181" t="s">
         <v>813</v>
       </c>
       <c r="D181" t="s">
         <v>14</v>
       </c>
       <c r="E181" t="s">
         <v>15</v>
       </c>
       <c r="F181" s="1" t="s">
         <v>912</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H181" s="1" t="s">
         <v>913</v>
       </c>
       <c r="I181">
         <v>0</v>
       </c>
       <c r="J181">
-        <v>43</v>
+        <v>139</v>
       </c>
       <c r="K181" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="182" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
         <v>915</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>916</v>
       </c>
       <c r="C182" t="s">
         <v>813</v>
       </c>
       <c r="D182" t="s">
         <v>14</v>
       </c>
       <c r="E182" t="s">
         <v>15</v>
       </c>
       <c r="F182" s="1" t="s">
         <v>917</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H182" s="1" t="s">
         <v>918</v>
       </c>
       <c r="I182">
         <v>0</v>
       </c>
       <c r="J182">
-        <v>50</v>
+        <v>254</v>
       </c>
       <c r="K182" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="183" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
         <v>920</v>
       </c>
       <c r="B183" s="1" t="s">
         <v>921</v>
       </c>
       <c r="C183" t="s">
         <v>813</v>
       </c>
       <c r="D183" t="s">
         <v>14</v>
       </c>
       <c r="E183" t="s">
         <v>15</v>
       </c>
       <c r="F183" s="1" t="s">
         <v>922</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H183" s="1" t="s">
         <v>923</v>
       </c>
       <c r="I183">
         <v>0</v>
       </c>
       <c r="J183">
-        <v>37</v>
+        <v>266</v>
       </c>
       <c r="K183" t="s">
         <v>924</v>
       </c>
     </row>
     <row r="184" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
         <v>925</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>926</v>
       </c>
       <c r="C184" t="s">
         <v>813</v>
       </c>
       <c r="D184" t="s">
         <v>14</v>
       </c>
       <c r="E184" t="s">
         <v>15</v>
       </c>
       <c r="F184" s="1" t="s">
         <v>927</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H184" s="1" t="s">
         <v>928</v>
       </c>
       <c r="I184">
         <v>0</v>
       </c>
       <c r="J184">
-        <v>36</v>
+        <v>216</v>
       </c>
       <c r="K184" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="185" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
         <v>930</v>
       </c>
       <c r="B185" s="1" t="s">
         <v>931</v>
       </c>
       <c r="C185" t="s">
         <v>813</v>
       </c>
       <c r="D185" t="s">
         <v>14</v>
       </c>
       <c r="E185" t="s">
         <v>15</v>
       </c>
       <c r="F185" s="1" t="s">
         <v>932</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H185" s="1" t="s">
         <v>933</v>
       </c>
       <c r="I185">
         <v>0</v>
       </c>
       <c r="J185">
-        <v>35</v>
+        <v>165</v>
       </c>
       <c r="K185" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="186" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
         <v>935</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>936</v>
       </c>
       <c r="C186" t="s">
         <v>813</v>
       </c>
       <c r="D186" t="s">
         <v>14</v>
       </c>
       <c r="E186" t="s">
         <v>368</v>
       </c>
       <c r="F186" s="1" t="s">
         <v>937</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H186" s="1" t="s">
         <v>938</v>
       </c>
       <c r="I186">
         <v>0</v>
       </c>
       <c r="J186">
-        <v>29</v>
+        <v>116</v>
       </c>
       <c r="K186" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="187" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
         <v>940</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>941</v>
       </c>
       <c r="C187" t="s">
         <v>813</v>
       </c>
       <c r="D187" t="s">
         <v>14</v>
       </c>
       <c r="E187" t="s">
         <v>368</v>
       </c>
       <c r="F187" s="1" t="s">
         <v>942</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H187" s="1" t="s">
         <v>943</v>
       </c>
       <c r="I187">
         <v>0</v>
       </c>
       <c r="J187">
-        <v>39</v>
+        <v>133</v>
       </c>
       <c r="K187" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="188" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
         <v>945</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>946</v>
       </c>
       <c r="C188" t="s">
         <v>813</v>
       </c>
       <c r="D188" t="s">
         <v>14</v>
       </c>
       <c r="E188" t="s">
         <v>32</v>
       </c>
       <c r="F188" s="1" t="s">
         <v>947</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H188" s="1" t="s">
         <v>948</v>
       </c>
       <c r="I188">
         <v>1</v>
       </c>
       <c r="J188">
-        <v>49</v>
+        <v>274</v>
       </c>
       <c r="K188" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="189" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
         <v>950</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>951</v>
       </c>
       <c r="C189" t="s">
         <v>813</v>
       </c>
       <c r="D189" t="s">
         <v>14</v>
       </c>
       <c r="E189" t="s">
         <v>15</v>
       </c>
       <c r="F189" s="1" t="s">
         <v>952</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H189" s="1" t="s">
         <v>953</v>
       </c>
       <c r="I189">
         <v>0</v>
       </c>
       <c r="J189">
-        <v>45</v>
+        <v>159</v>
       </c>
       <c r="K189" t="s">
         <v>954</v>
       </c>
     </row>
     <row r="190" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
         <v>955</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>956</v>
       </c>
       <c r="C190" t="s">
         <v>813</v>
       </c>
       <c r="D190" t="s">
         <v>14</v>
       </c>
       <c r="E190" t="s">
         <v>15</v>
       </c>
       <c r="F190" s="1" t="s">
         <v>957</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H190" s="1" t="s">
         <v>958</v>
       </c>
       <c r="I190">
         <v>0</v>
       </c>
       <c r="J190">
-        <v>34</v>
+        <v>175</v>
       </c>
       <c r="K190" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="191" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
         <v>960</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>961</v>
       </c>
       <c r="C191" t="s">
         <v>813</v>
       </c>
       <c r="D191" t="s">
         <v>14</v>
       </c>
       <c r="E191" t="s">
         <v>15</v>
       </c>
       <c r="F191" s="1" t="s">
         <v>962</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H191" s="1" t="s">
         <v>963</v>
       </c>
       <c r="I191">
         <v>0</v>
       </c>
       <c r="J191">
-        <v>48</v>
+        <v>208</v>
       </c>
       <c r="K191" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="192" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
         <v>965</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>966</v>
       </c>
       <c r="C192" t="s">
         <v>813</v>
       </c>
       <c r="D192" t="s">
         <v>14</v>
       </c>
       <c r="E192" t="s">
         <v>368</v>
       </c>
       <c r="F192" s="1" t="s">
         <v>967</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H192" s="1" t="s">
         <v>968</v>
       </c>
       <c r="I192">
         <v>0</v>
       </c>
       <c r="J192">
-        <v>37</v>
+        <v>190</v>
       </c>
       <c r="K192" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="193" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
         <v>970</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>971</v>
       </c>
       <c r="C193" t="s">
         <v>813</v>
       </c>
       <c r="D193" t="s">
         <v>14</v>
       </c>
       <c r="E193" t="s">
         <v>368</v>
       </c>
       <c r="F193" s="1" t="s">
         <v>972</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H193" s="1" t="s">
         <v>973</v>
       </c>
       <c r="I193">
         <v>0</v>
       </c>
       <c r="J193">
-        <v>32</v>
+        <v>206</v>
       </c>
       <c r="K193" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="194" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
         <v>975</v>
       </c>
       <c r="B194" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C194" t="s">
         <v>813</v>
       </c>
       <c r="D194" t="s">
         <v>14</v>
       </c>
       <c r="E194" t="s">
         <v>368</v>
       </c>
       <c r="F194" s="1" t="s">
         <v>976</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H194" s="1" t="s">
         <v>977</v>
       </c>
       <c r="I194">
         <v>0</v>
       </c>
       <c r="J194">
-        <v>35</v>
+        <v>126</v>
       </c>
       <c r="K194" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="195" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
         <v>979</v>
       </c>
       <c r="B195" s="1" t="s">
         <v>980</v>
       </c>
       <c r="C195" t="s">
         <v>813</v>
       </c>
       <c r="D195" t="s">
         <v>14</v>
       </c>
       <c r="E195" t="s">
         <v>368</v>
       </c>
       <c r="F195" s="1" t="s">
         <v>981</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H195" s="1" t="s">
         <v>982</v>
       </c>
       <c r="I195">
         <v>0</v>
       </c>
       <c r="J195">
-        <v>88</v>
+        <v>216</v>
       </c>
       <c r="K195" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="196" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
         <v>984</v>
       </c>
       <c r="B196" s="1" t="s">
         <v>985</v>
       </c>
       <c r="C196" t="s">
         <v>813</v>
       </c>
       <c r="D196" t="s">
         <v>14</v>
       </c>
       <c r="E196" t="s">
         <v>32</v>
       </c>
       <c r="F196" s="1" t="s">
         <v>986</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H196" s="1" t="s">
         <v>987</v>
       </c>
       <c r="I196">
         <v>0</v>
       </c>
       <c r="J196">
-        <v>34</v>
+        <v>224</v>
       </c>
       <c r="K196" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="197" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
         <v>989</v>
       </c>
       <c r="B197" s="1" t="s">
         <v>990</v>
       </c>
       <c r="C197" t="s">
         <v>813</v>
       </c>
       <c r="D197" t="s">
         <v>14</v>
       </c>
       <c r="E197" t="s">
         <v>368</v>
       </c>
       <c r="F197" s="1" t="s">
         <v>991</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H197" s="1" t="s">
         <v>992</v>
       </c>
       <c r="I197">
         <v>0</v>
       </c>
       <c r="J197">
-        <v>37</v>
+        <v>177</v>
       </c>
       <c r="K197" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="198" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
         <v>994</v>
       </c>
       <c r="B198" s="1" t="s">
         <v>995</v>
       </c>
       <c r="C198" t="s">
         <v>813</v>
       </c>
       <c r="D198" t="s">
         <v>14</v>
       </c>
       <c r="E198" t="s">
         <v>15</v>
       </c>
       <c r="F198" s="1" t="s">
         <v>996</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H198" s="1" t="s">
         <v>997</v>
       </c>
       <c r="I198">
         <v>0</v>
       </c>
       <c r="J198">
-        <v>33</v>
+        <v>103</v>
       </c>
       <c r="K198" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="199" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
         <v>999</v>
       </c>
       <c r="B199" s="1" t="s">
         <v>1000</v>
       </c>
       <c r="C199" t="s">
         <v>813</v>
       </c>
       <c r="D199" t="s">
         <v>14</v>
       </c>
       <c r="E199" t="s">
         <v>368</v>
       </c>
       <c r="F199" s="1" t="s">
         <v>1001</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H199" s="1" t="s">
         <v>1002</v>
       </c>
       <c r="I199">
         <v>0</v>
       </c>
       <c r="J199">
-        <v>32</v>
+        <v>109</v>
       </c>
       <c r="K199" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="200" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
         <v>1004</v>
       </c>
       <c r="B200" s="1" t="s">
         <v>1005</v>
       </c>
       <c r="C200" t="s">
         <v>813</v>
       </c>
       <c r="D200" t="s">
         <v>14</v>
       </c>
       <c r="E200" t="s">
         <v>15</v>
       </c>
       <c r="F200" s="1" t="s">
         <v>1006</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H200" s="1" t="s">
         <v>1007</v>
       </c>
       <c r="I200">
         <v>0</v>
       </c>
       <c r="J200">
-        <v>80</v>
+        <v>195</v>
       </c>
       <c r="K200" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="201" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
         <v>1009</v>
       </c>
       <c r="B201" s="1" t="s">
         <v>1010</v>
       </c>
       <c r="C201" t="s">
         <v>813</v>
       </c>
       <c r="D201" t="s">
         <v>14</v>
       </c>
       <c r="E201" t="s">
         <v>15</v>
       </c>
       <c r="F201" s="1" t="s">
         <v>1011</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H201" s="1" t="s">
         <v>1012</v>
       </c>
       <c r="I201">
         <v>1</v>
       </c>
       <c r="J201">
-        <v>54</v>
+        <v>141</v>
       </c>
       <c r="K201" t="s">
         <v>1013</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:K1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:P171"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="2" width="30" style="1" customWidth="1"/>